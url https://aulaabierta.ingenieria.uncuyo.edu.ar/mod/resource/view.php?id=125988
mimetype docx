--- v0 (2026-03-07)
+++ v1 (2026-05-03)
@@ -224,208 +224,778 @@
           <w:p w14:paraId="26F481B1" w14:textId="1AB4BE20" w:rsidR="000464E8" w:rsidRPr="000464E8" w:rsidRDefault="000464E8" w:rsidP="00C5250E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Práctica: TP1, Sección 1, Ejercicios 1 al 6.</w:t>
             </w:r>
             <w:r w:rsidR="00A178EB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="002C45AA" w14:paraId="3262015C" w14:textId="77777777" w:rsidTr="00A178EB">
+        <w:trPr>
+          <w:trHeight w:val="1243"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1669" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3603EE8F" w14:textId="4B162C56" w:rsidR="002C45AA" w:rsidRDefault="002C45AA" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2 y 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FE3A669" w14:textId="424F2C0A" w:rsidR="002C45AA" w:rsidRDefault="002C45AA" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5/03 y 09/03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B73E867" w14:textId="6A88CF83" w:rsidR="002C45AA" w:rsidRDefault="002C45AA" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>06/03 y 09/03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3981" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1543FFEA" w14:textId="404BDB57" w:rsidR="002C45AA" w:rsidRDefault="002C45AA" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Funciones crecientes, decrecientes, pares e impares. Funciones trigonométricas. Valor absoluto. Composición. Límites, propiedades y cálculo de límites</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58A7A496" w14:textId="74953AE4" w:rsidR="002C45AA" w:rsidRPr="002C45AA" w:rsidRDefault="002C45AA" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Práctica: TP1, sección 1, ejercicios 7 al 15. Sección 2: ejercicios 1 al 3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC35BB" w14:paraId="652E5F8A" w14:textId="77777777" w:rsidTr="00A178EB">
+        <w:trPr>
+          <w:trHeight w:val="1243"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1669" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="497B2DD4" w14:textId="4D7C2982" w:rsidR="00EC35BB" w:rsidRDefault="00EC35BB" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4 y 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1599F995" w14:textId="6C29618C" w:rsidR="00EC35BB" w:rsidRDefault="00EC35BB" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12 y 16/03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F087B41" w14:textId="3678C4CB" w:rsidR="00EC35BB" w:rsidRDefault="00EC35BB" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13 y 16/03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3981" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA3E095" w14:textId="3EDC60CE" w:rsidR="00EC35BB" w:rsidRDefault="00EC35BB" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Límites trigonométricos. Límites laterales. Continuidad. Discontinuidad. Clasificación de discontinuidades. Teorema del Valor intermedio. Asíntotas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73EE1D17" w14:textId="39F94B3F" w:rsidR="00EC35BB" w:rsidRDefault="00EC35BB" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Práctica: TP1 Sección 2: ejercicios 4 al 12. Sección 3 completa.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="136D5A50" w14:textId="2AB6D48C" w:rsidR="00EC35BB" w:rsidRDefault="00EC35BB" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F2801" w14:paraId="7C112586" w14:textId="77777777" w:rsidTr="00A178EB">
+        <w:trPr>
+          <w:trHeight w:val="1243"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1669" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35D9003E" w14:textId="5E4DD91A" w:rsidR="008F2801" w:rsidRDefault="008F2801" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6 Y 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60EB1719" w14:textId="33DB10EE" w:rsidR="008F2801" w:rsidRDefault="008F2801" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>19/03 Y 26/03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35E20C59" w14:textId="10575CF1" w:rsidR="008F2801" w:rsidRDefault="008F2801" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20/03 Y 27/03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3981" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="607C6076" w14:textId="77777777" w:rsidR="008F2801" w:rsidRDefault="008F2801" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Derivadas. Recta tangente y pendiente. Cálculo de derivadas por definición. Reglas de Cálculo. Derivadas de funciones trigonométricas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C008C3F" w14:textId="450A450E" w:rsidR="008F2801" w:rsidRDefault="008F2801" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008F2801">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Práctica:</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> TP2 del ejercicio 1 al 10 y ejercicios 15, 16 y 17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC41F3" w14:paraId="1B08835A" w14:textId="77777777" w:rsidTr="00A178EB">
+        <w:trPr>
+          <w:trHeight w:val="1243"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1669" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="043D34D0" w14:textId="76A26547" w:rsidR="00BC41F3" w:rsidRDefault="00BC41F3" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8 y 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1FD206" w14:textId="7169EC18" w:rsidR="00BC41F3" w:rsidRDefault="00BC41F3" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30/03 y 6/04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC90E70" w14:textId="396A3C47" w:rsidR="00BC41F3" w:rsidRDefault="00BC41F3" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30/03 y 6/04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3981" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FFDAD32" w14:textId="77777777" w:rsidR="00BC41F3" w:rsidRDefault="00BC41F3" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Derivadas laterales. Aplicaciones a cinemática. Extremos locales. Criterio de la derivada primera para crecimiento y decrecimiento.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="123BCBDC" w14:textId="68801E01" w:rsidR="00BC41F3" w:rsidRPr="00BC41F3" w:rsidRDefault="00BC41F3" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Práctica: TP 2 del ejercicio 11 al 14 y del 18 al 29.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D26CC3" w14:paraId="640B7E67" w14:textId="77777777" w:rsidTr="00A178EB">
+        <w:trPr>
+          <w:trHeight w:val="1243"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1669" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49893E42" w14:textId="7361CC7F" w:rsidR="00D26CC3" w:rsidRDefault="00D26CC3" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10 y 11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31264C95" w14:textId="284B0039" w:rsidR="00D26CC3" w:rsidRDefault="00D26CC3" w:rsidP="00D26CC3">
+            <w:r>
+              <w:t>9/04 y 13/4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2554CB78" w14:textId="1D5B5AC4" w:rsidR="00D26CC3" w:rsidRDefault="00D26CC3" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10/04 y 13/04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3981" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F28AAF9" w14:textId="2BB7DD64" w:rsidR="00D26CC3" w:rsidRDefault="00D26CC3" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Criterio de la derivada primera para extremos. Concavidad y punto de inflexión. Análisis de funciones. Linealización e introducción a diferenciales</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="410E7E2E" w14:textId="26290895" w:rsidR="00D26CC3" w:rsidRPr="00D26CC3" w:rsidRDefault="00D26CC3" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Práctica: TP2 desde el ejercicio 30 hasta el final y TP3 del ejercicio 1 al 6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D26CC3" w14:paraId="7913C2CE" w14:textId="77777777" w:rsidTr="00A178EB">
+        <w:trPr>
+          <w:trHeight w:val="1243"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1669" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28A2F9F4" w14:textId="622BE27F" w:rsidR="00D26CC3" w:rsidRDefault="00D26CC3" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F5BDA3D" w14:textId="0CD7A1C4" w:rsidR="00D26CC3" w:rsidRDefault="00D26CC3" w:rsidP="00D26CC3">
+            <w:r>
+              <w:t>16/04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51D00C68" w14:textId="410A3052" w:rsidR="00D26CC3" w:rsidRDefault="00D26CC3" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>17/04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3981" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="256B3B8D" w14:textId="77777777" w:rsidR="00D26CC3" w:rsidRDefault="00D26CC3" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Diferenciales. Criterio de la derivada segunda para extremos. Optimización.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3578DF1A" w14:textId="45ADFBA5" w:rsidR="00D26CC3" w:rsidRPr="003419B4" w:rsidRDefault="003419B4" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Práctica. TP3: del ejercicio 7 al 21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E209E" w14:paraId="7C6D4133" w14:textId="77777777" w:rsidTr="00A178EB">
+        <w:trPr>
+          <w:trHeight w:val="1243"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1669" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="423BCE84" w14:textId="1FF1DDA5" w:rsidR="007E209E" w:rsidRDefault="007E209E" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>13 y 14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B6E6883" w14:textId="170A4C5A" w:rsidR="007E209E" w:rsidRDefault="007E209E" w:rsidP="00D26CC3">
+            <w:r>
+              <w:t>20/04 y 27/04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25AC12CD" w14:textId="52722B8B" w:rsidR="007E209E" w:rsidRDefault="007E209E" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20/04 y 27/04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3981" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31FE27D5" w14:textId="77777777" w:rsidR="007E209E" w:rsidRDefault="007E209E" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Antiderivadas. Integral definida. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="555A1890" w14:textId="6C12C5E8" w:rsidR="007E209E" w:rsidRDefault="007E209E" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Práctica. TP3: 22 Y 23. TP4: Sección 1 completa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D458A" w14:paraId="5C013DE1" w14:textId="77777777" w:rsidTr="00A178EB">
+        <w:trPr>
+          <w:trHeight w:val="1243"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1669" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="567B250C" w14:textId="131BFD52" w:rsidR="002D458A" w:rsidRDefault="002D458A" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D491985" w14:textId="4B9ED7B3" w:rsidR="002D458A" w:rsidRDefault="002D458A" w:rsidP="00D26CC3">
+            <w:r>
+              <w:t>30/04 y 04/05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0864ED32" w14:textId="126B15BC" w:rsidR="002D458A" w:rsidRDefault="002D458A" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>04/05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3981" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0804C4DF" w14:textId="77777777" w:rsidR="002D458A" w:rsidRDefault="002D458A" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Teorema del valor medio para integrales. Teorema fundamental del Cálculo. Área entre curvas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22EC3D88" w14:textId="5180DCCA" w:rsidR="002D458A" w:rsidRDefault="002D458A" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>TP4: Sección 2 completa.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D6F299D" w14:textId="77777777" w:rsidR="00C5250E" w:rsidRDefault="00C5250E" w:rsidP="00C5250E">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C5250E" w:rsidSect="00086B45">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="188"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C5250E"/>
     <w:rsid w:val="00000A41"/>
     <w:rsid w:val="00027383"/>
     <w:rsid w:val="0002759B"/>
     <w:rsid w:val="000373F0"/>
     <w:rsid w:val="000464E8"/>
     <w:rsid w:val="000568D7"/>
     <w:rsid w:val="00062D13"/>
     <w:rsid w:val="00086B45"/>
     <w:rsid w:val="0008710A"/>
     <w:rsid w:val="000D328B"/>
     <w:rsid w:val="000E762E"/>
+    <w:rsid w:val="000F589D"/>
     <w:rsid w:val="001014E7"/>
     <w:rsid w:val="00153852"/>
     <w:rsid w:val="001650BA"/>
     <w:rsid w:val="001A3FA2"/>
     <w:rsid w:val="001B03E0"/>
     <w:rsid w:val="001B4A0D"/>
     <w:rsid w:val="001C1FF3"/>
     <w:rsid w:val="001C4904"/>
     <w:rsid w:val="001D092B"/>
     <w:rsid w:val="001D0BD4"/>
     <w:rsid w:val="00246EB0"/>
     <w:rsid w:val="002551AA"/>
     <w:rsid w:val="00264D59"/>
+    <w:rsid w:val="002C45AA"/>
     <w:rsid w:val="002C7C50"/>
+    <w:rsid w:val="002D458A"/>
     <w:rsid w:val="002E228F"/>
     <w:rsid w:val="002E2877"/>
     <w:rsid w:val="00305F37"/>
+    <w:rsid w:val="003419B4"/>
     <w:rsid w:val="0034275E"/>
     <w:rsid w:val="00344BBB"/>
     <w:rsid w:val="00394094"/>
     <w:rsid w:val="003A008C"/>
     <w:rsid w:val="003E4CFD"/>
     <w:rsid w:val="00414FCE"/>
     <w:rsid w:val="004406E3"/>
     <w:rsid w:val="004B5270"/>
     <w:rsid w:val="004C0592"/>
     <w:rsid w:val="00522CAD"/>
     <w:rsid w:val="00527E1E"/>
     <w:rsid w:val="00551F5D"/>
     <w:rsid w:val="00573381"/>
     <w:rsid w:val="005A2678"/>
     <w:rsid w:val="005A6709"/>
     <w:rsid w:val="005C07BB"/>
     <w:rsid w:val="005C1883"/>
     <w:rsid w:val="005C6E9D"/>
     <w:rsid w:val="00603250"/>
+    <w:rsid w:val="00607445"/>
     <w:rsid w:val="006435CD"/>
     <w:rsid w:val="00651BC6"/>
     <w:rsid w:val="006C0D80"/>
     <w:rsid w:val="006C6697"/>
+    <w:rsid w:val="00771524"/>
+    <w:rsid w:val="007E209E"/>
     <w:rsid w:val="008571BA"/>
     <w:rsid w:val="00857627"/>
     <w:rsid w:val="00891009"/>
     <w:rsid w:val="00894294"/>
     <w:rsid w:val="008D0BC7"/>
+    <w:rsid w:val="008F2801"/>
     <w:rsid w:val="00933639"/>
     <w:rsid w:val="0094013A"/>
     <w:rsid w:val="009458A6"/>
     <w:rsid w:val="009B2933"/>
     <w:rsid w:val="00A178EB"/>
     <w:rsid w:val="00A45BCD"/>
     <w:rsid w:val="00A52F7C"/>
     <w:rsid w:val="00A55EAC"/>
     <w:rsid w:val="00A70A24"/>
     <w:rsid w:val="00A86857"/>
     <w:rsid w:val="00A9444A"/>
     <w:rsid w:val="00AB164C"/>
     <w:rsid w:val="00AD18B4"/>
     <w:rsid w:val="00B11BBC"/>
     <w:rsid w:val="00B46E59"/>
     <w:rsid w:val="00B47D46"/>
     <w:rsid w:val="00B9206B"/>
     <w:rsid w:val="00BC38E6"/>
+    <w:rsid w:val="00BC41F3"/>
     <w:rsid w:val="00C0394F"/>
     <w:rsid w:val="00C07E36"/>
     <w:rsid w:val="00C27024"/>
     <w:rsid w:val="00C5250E"/>
     <w:rsid w:val="00C64CC0"/>
     <w:rsid w:val="00CA4DD0"/>
     <w:rsid w:val="00CB37D3"/>
+    <w:rsid w:val="00CB6B71"/>
     <w:rsid w:val="00CD7E3D"/>
+    <w:rsid w:val="00D26CC3"/>
     <w:rsid w:val="00D45588"/>
     <w:rsid w:val="00D559D3"/>
     <w:rsid w:val="00D61552"/>
+    <w:rsid w:val="00D9651F"/>
     <w:rsid w:val="00DC068A"/>
     <w:rsid w:val="00DC65D5"/>
     <w:rsid w:val="00DD4060"/>
     <w:rsid w:val="00DD5B9C"/>
     <w:rsid w:val="00DD62B8"/>
     <w:rsid w:val="00E54716"/>
     <w:rsid w:val="00E73170"/>
     <w:rsid w:val="00E975C9"/>
     <w:rsid w:val="00EA1B21"/>
+    <w:rsid w:val="00EC35BB"/>
     <w:rsid w:val="00ED6312"/>
     <w:rsid w:val="00EE4536"/>
     <w:rsid w:val="00F143D8"/>
     <w:rsid w:val="00F1632B"/>
     <w:rsid w:val="00F52814"/>
     <w:rsid w:val="00F5303F"/>
+    <w:rsid w:val="00FB1840"/>
     <w:rsid w:val="00FE5E2C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-AR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -1662,71 +2232,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>238</Characters>
+  <Pages>2</Pages>
+  <Words>290</Words>
+  <Characters>1601</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>280</CharactersWithSpaces>
+  <CharactersWithSpaces>1888</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pablo Ochoa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>