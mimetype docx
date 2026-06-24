--- v1 (2026-05-03)
+++ v2 (2026-06-24)
@@ -771,56 +771,298 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0864ED32" w14:textId="126B15BC" w:rsidR="002D458A" w:rsidRDefault="002D458A" w:rsidP="00C5250E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>04/05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3981" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0804C4DF" w14:textId="77777777" w:rsidR="002D458A" w:rsidRDefault="002D458A" w:rsidP="00C5250E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Teorema del valor medio para integrales. Teorema fundamental del Cálculo. Área entre curvas.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22EC3D88" w14:textId="5180DCCA" w:rsidR="002D458A" w:rsidRDefault="002D458A" w:rsidP="00C5250E">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="22EC3D88" w14:textId="3A5889FD" w:rsidR="002D458A" w:rsidRDefault="00670F37" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Práctica.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002D458A">
               <w:t>TP4: Sección 2 completa.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B2B7E" w14:paraId="6373DE82" w14:textId="77777777" w:rsidTr="00A178EB">
+        <w:trPr>
+          <w:trHeight w:val="1243"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1669" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47640BF6" w14:textId="68010A32" w:rsidR="009B2B7E" w:rsidRDefault="009B2B7E" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>16 y 17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="642BC664" w14:textId="0F1E9C09" w:rsidR="009B2B7E" w:rsidRDefault="009B2B7E" w:rsidP="00D26CC3">
+            <w:r>
+              <w:t>04/05, 07/05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E66C4FD" w14:textId="720A4CE3" w:rsidR="009B2B7E" w:rsidRDefault="009B2B7E" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>04/05 y 08/05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3981" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38EDFCEC" w14:textId="35A6E8AE" w:rsidR="009B2B7E" w:rsidRDefault="009B2B7E" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Método de sustitución. Volumen de Sólidos de revolución. Longitud de curva (primera parte)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47A015DF" w14:textId="408E4EC6" w:rsidR="009B2B7E" w:rsidRDefault="00670F37" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Práctica.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B2B7E">
+              <w:t>TP4: Secciones 3, 4 y 5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A32E1" w14:paraId="3B299633" w14:textId="77777777" w:rsidTr="00A178EB">
+        <w:trPr>
+          <w:trHeight w:val="1243"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1669" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29474624" w14:textId="09A858A1" w:rsidR="008A32E1" w:rsidRDefault="008A32E1" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>18 y 19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E5AA7C0" w14:textId="1F9624F3" w:rsidR="008A32E1" w:rsidRDefault="008A32E1" w:rsidP="00D26CC3">
+            <w:r>
+              <w:t>11/05 y 14/05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E22DF7" w14:textId="5BAAE584" w:rsidR="008A32E1" w:rsidRDefault="008A32E1" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11/05 y 15/05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3981" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E5E1C92" w14:textId="4032CC59" w:rsidR="008A32E1" w:rsidRDefault="008A32E1" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Longitud de curvas. Funciones trascendentes. Regla de L´Hopital e integración por partes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E0A45EF" w14:textId="2CE84DE8" w:rsidR="008A32E1" w:rsidRDefault="00670F37" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Práctica.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008A32E1">
+              <w:t>TP 5 completo y sección 1 del TP 6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A32E1" w14:paraId="77AA30FA" w14:textId="77777777" w:rsidTr="00A178EB">
+        <w:trPr>
+          <w:trHeight w:val="1243"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1669" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="379A5333" w14:textId="65057860" w:rsidR="008A32E1" w:rsidRDefault="008A32E1" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3676A943" w14:textId="7848D4D2" w:rsidR="008A32E1" w:rsidRDefault="008A32E1" w:rsidP="00D26CC3">
+            <w:r>
+              <w:t>18/05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01485219" w14:textId="31453875" w:rsidR="008A32E1" w:rsidRDefault="008A32E1" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>18/05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3981" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="709E6EFD" w14:textId="77777777" w:rsidR="008A32E1" w:rsidRDefault="008A32E1" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Integración por partes. Método de fracciones simples. Integrales impropias.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E824BFE" w14:textId="36A80960" w:rsidR="008A32E1" w:rsidRDefault="00670F37" w:rsidP="00C5250E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Práctica.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008A32E1">
+              <w:t>TP 6 completo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D6F299D" w14:textId="77777777" w:rsidR="00C5250E" w:rsidRDefault="00C5250E" w:rsidP="00C5250E">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C5250E" w:rsidSect="00086B45">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -885,71 +1127,76 @@
     <w:rsid w:val="00246EB0"/>
     <w:rsid w:val="002551AA"/>
     <w:rsid w:val="00264D59"/>
     <w:rsid w:val="002C45AA"/>
     <w:rsid w:val="002C7C50"/>
     <w:rsid w:val="002D458A"/>
     <w:rsid w:val="002E228F"/>
     <w:rsid w:val="002E2877"/>
     <w:rsid w:val="00305F37"/>
     <w:rsid w:val="003419B4"/>
     <w:rsid w:val="0034275E"/>
     <w:rsid w:val="00344BBB"/>
     <w:rsid w:val="00394094"/>
     <w:rsid w:val="003A008C"/>
     <w:rsid w:val="003E4CFD"/>
     <w:rsid w:val="00414FCE"/>
     <w:rsid w:val="004406E3"/>
     <w:rsid w:val="004B5270"/>
     <w:rsid w:val="004C0592"/>
     <w:rsid w:val="00522CAD"/>
     <w:rsid w:val="00527E1E"/>
     <w:rsid w:val="00551F5D"/>
     <w:rsid w:val="00573381"/>
     <w:rsid w:val="005A2678"/>
     <w:rsid w:val="005A6709"/>
+    <w:rsid w:val="005B7134"/>
     <w:rsid w:val="005C07BB"/>
     <w:rsid w:val="005C1883"/>
     <w:rsid w:val="005C6E9D"/>
     <w:rsid w:val="00603250"/>
     <w:rsid w:val="00607445"/>
     <w:rsid w:val="006435CD"/>
     <w:rsid w:val="00651BC6"/>
+    <w:rsid w:val="00670F37"/>
     <w:rsid w:val="006C0D80"/>
     <w:rsid w:val="006C6697"/>
     <w:rsid w:val="00771524"/>
     <w:rsid w:val="007E209E"/>
     <w:rsid w:val="008571BA"/>
     <w:rsid w:val="00857627"/>
+    <w:rsid w:val="00874E29"/>
     <w:rsid w:val="00891009"/>
     <w:rsid w:val="00894294"/>
+    <w:rsid w:val="008A32E1"/>
     <w:rsid w:val="008D0BC7"/>
     <w:rsid w:val="008F2801"/>
     <w:rsid w:val="00933639"/>
     <w:rsid w:val="0094013A"/>
     <w:rsid w:val="009458A6"/>
     <w:rsid w:val="009B2933"/>
+    <w:rsid w:val="009B2B7E"/>
     <w:rsid w:val="00A178EB"/>
     <w:rsid w:val="00A45BCD"/>
     <w:rsid w:val="00A52F7C"/>
     <w:rsid w:val="00A55EAC"/>
     <w:rsid w:val="00A70A24"/>
     <w:rsid w:val="00A86857"/>
     <w:rsid w:val="00A9444A"/>
     <w:rsid w:val="00AB164C"/>
     <w:rsid w:val="00AD18B4"/>
     <w:rsid w:val="00B11BBC"/>
     <w:rsid w:val="00B46E59"/>
     <w:rsid w:val="00B47D46"/>
     <w:rsid w:val="00B9206B"/>
     <w:rsid w:val="00BC38E6"/>
     <w:rsid w:val="00BC41F3"/>
     <w:rsid w:val="00C0394F"/>
     <w:rsid w:val="00C07E36"/>
     <w:rsid w:val="00C27024"/>
     <w:rsid w:val="00C5250E"/>
     <w:rsid w:val="00C64CC0"/>
     <w:rsid w:val="00CA4DD0"/>
     <w:rsid w:val="00CB37D3"/>
     <w:rsid w:val="00CB6B71"/>
     <w:rsid w:val="00CD7E3D"/>
     <w:rsid w:val="00D26CC3"/>
@@ -2233,70 +2480,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>290</Words>
-  <Characters>1601</Characters>
+  <Words>361</Words>
+  <Characters>1991</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1888</CharactersWithSpaces>
+  <CharactersWithSpaces>2348</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pablo Ochoa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>