--- v0 (2025-12-06)
+++ v1 (2026-06-24)
@@ -1,408 +1,429 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="12F96E66" w14:textId="77777777" w:rsidR="00D72546" w:rsidRDefault="00D72546" w:rsidP="00D72546">
+    <w:p w14:paraId="29F4EC58" w14:textId="77777777" w:rsidR="00D72546" w:rsidRDefault="00D72546" w:rsidP="00D72546">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Inglés Técnico</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="060CFCF3" w14:textId="77777777" w:rsidR="00740631" w:rsidRPr="00D72546" w:rsidRDefault="00D72546" w:rsidP="00D72546">
+    <w:p w14:paraId="29F4EC59" w14:textId="77777777" w:rsidR="00740631" w:rsidRPr="00D72546" w:rsidRDefault="00D72546" w:rsidP="00D72546">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D72546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Revisión y práctica para primer parcial</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B50AB1A" w14:textId="77777777" w:rsidR="00251333" w:rsidRPr="00251333" w:rsidRDefault="00251333" w:rsidP="00251333">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29F4EC5A" w14:textId="77777777" w:rsidR="00251333" w:rsidRPr="00251333" w:rsidRDefault="00251333" w:rsidP="00251333">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00251333">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Traducir la oración y sus variantes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20C0E076" w14:textId="77777777" w:rsidR="006A435A" w:rsidRPr="00251333" w:rsidRDefault="002171EA" w:rsidP="00251333">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29F4EC5B" w14:textId="77777777" w:rsidR="006A435A" w:rsidRPr="00251333" w:rsidRDefault="002171EA" w:rsidP="00251333">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00251333">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>There may always be special circumstances why corrosion does not occur when expected.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226FC471" w14:textId="77777777" w:rsidR="00115F01" w:rsidRPr="00251333" w:rsidRDefault="00115F01" w:rsidP="00251333">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29F4EC5C" w14:textId="76E3EC8B" w:rsidR="00115F01" w:rsidRPr="00251333" w:rsidRDefault="00115F01" w:rsidP="00251333">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00251333">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>There has always been</w:t>
+        <w:t>There ha</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17C3B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00251333">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> always been</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34CFF805" w14:textId="77777777" w:rsidR="00115F01" w:rsidRPr="00251333" w:rsidRDefault="00115F01" w:rsidP="00251333">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29F4EC5D" w14:textId="77777777" w:rsidR="00115F01" w:rsidRPr="00251333" w:rsidRDefault="00115F01" w:rsidP="00251333">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00251333">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>There would be</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296AB0E8" w14:textId="77777777" w:rsidR="00115F01" w:rsidRPr="00251333" w:rsidRDefault="00115F01" w:rsidP="00251333">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29F4EC5E" w14:textId="77777777" w:rsidR="00115F01" w:rsidRPr="00251333" w:rsidRDefault="00115F01" w:rsidP="00251333">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00251333">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>There must have been</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D118CFE" w14:textId="77777777" w:rsidR="00295324" w:rsidRPr="00251333" w:rsidRDefault="00295324" w:rsidP="00251333">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29F4EC5F" w14:textId="77777777" w:rsidR="00295324" w:rsidRPr="00251333" w:rsidRDefault="00295324" w:rsidP="00251333">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00251333">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>There were</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="255AEEE0" w14:textId="77777777" w:rsidR="0097601E" w:rsidRPr="00251333" w:rsidRDefault="0097601E" w:rsidP="00251333">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29F4EC60" w14:textId="77777777" w:rsidR="0097601E" w:rsidRPr="00251333" w:rsidRDefault="0097601E" w:rsidP="00251333">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00251333">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Being able to continuously tune both strain and twist angle will give researchers unprecedented access to the “phase diagram” of twisted angles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8AD1EE" w14:textId="77777777" w:rsidR="0097601E" w:rsidRPr="00251333" w:rsidRDefault="00F551E3" w:rsidP="00251333">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29F4EC61" w14:textId="77777777" w:rsidR="0097601E" w:rsidRPr="00251333" w:rsidRDefault="00F551E3" w:rsidP="00251333">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00251333">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="0097601E" w:rsidRPr="00251333">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ight give</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64A46708" w14:textId="77777777" w:rsidR="0097601E" w:rsidRPr="00251333" w:rsidRDefault="00F551E3" w:rsidP="00251333">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29F4EC62" w14:textId="77777777" w:rsidR="0097601E" w:rsidRPr="00251333" w:rsidRDefault="00F551E3" w:rsidP="00251333">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00251333">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="0097601E" w:rsidRPr="00251333">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ill have given</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12119A5E" w14:textId="77777777" w:rsidR="0097601E" w:rsidRDefault="00F551E3" w:rsidP="00251333">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29F4EC63" w14:textId="77777777" w:rsidR="0097601E" w:rsidRDefault="00F551E3" w:rsidP="00251333">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00251333">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="0097601E" w:rsidRPr="00251333">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ould give</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485BB04F" w14:textId="77777777" w:rsidR="00251333" w:rsidRDefault="00251333" w:rsidP="00251333">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29F4EC64" w14:textId="77777777" w:rsidR="00251333" w:rsidRDefault="00251333" w:rsidP="00251333">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0087AE54" w14:textId="77777777" w:rsidR="00251333" w:rsidRPr="00251333" w:rsidRDefault="00251333" w:rsidP="00251333">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29F4EC65" w14:textId="77777777" w:rsidR="00251333" w:rsidRPr="00251333" w:rsidRDefault="00251333" w:rsidP="00251333">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Traducir</w:t>
       </w:r>
@@ -434,398 +455,711 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>siguientes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="70378802" w14:textId="77777777" w:rsidR="000E6CE7" w:rsidRDefault="000E6CE7" w:rsidP="00133F29">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29F4EC66" w14:textId="77777777" w:rsidR="000E6CE7" w:rsidRDefault="000E6CE7" w:rsidP="00133F29">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="300" w:after="360" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="es-AR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00133F29">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="es-AR"/>
         </w:rPr>
         <w:t>These electrodes intercept the neural signals that – had it not been for the stroke – would have activated muscles in her face, jaw, larynx and tongue.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D69971C" w14:textId="77777777" w:rsidR="00133F29" w:rsidRPr="00133F29" w:rsidRDefault="00133F29" w:rsidP="00133F29">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29F4EC67" w14:textId="77777777" w:rsidR="00133F29" w:rsidRPr="00133F29" w:rsidRDefault="00133F29" w:rsidP="00133F29">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="300" w:after="360" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="es-AR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76D6DF37" w14:textId="77777777" w:rsidR="001E67CD" w:rsidRDefault="001E67CD" w:rsidP="00133F29">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29F4EC68" w14:textId="77777777" w:rsidR="001E67CD" w:rsidRDefault="001E67CD" w:rsidP="00133F29">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="300" w:after="360" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00133F29">
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
+          <w:rStyle w:val="nfasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Scientists have been asked</w:t>
       </w:r>
       <w:r w:rsidRPr="00133F29">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> to develop zero-pollution firecrackers that do not cause health hazards to children</w:t>
       </w:r>
       <w:r w:rsidR="00EA2857" w:rsidRPr="00133F29">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C3E3D37" w14:textId="77777777" w:rsidR="00133F29" w:rsidRPr="00133F29" w:rsidRDefault="00133F29" w:rsidP="00133F29">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29F4EC69" w14:textId="77777777" w:rsidR="00133F29" w:rsidRPr="00133F29" w:rsidRDefault="00133F29" w:rsidP="00133F29">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="300" w:after="360" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ABF20BF" w14:textId="77777777" w:rsidR="00EA2857" w:rsidRPr="00133F29" w:rsidRDefault="00EA2857" w:rsidP="00133F29">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29F4EC6A" w14:textId="77777777" w:rsidR="00EA2857" w:rsidRPr="00133F29" w:rsidRDefault="00EA2857" w:rsidP="00133F29">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="300" w:after="360" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="es-AR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00133F29">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Projections by the </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00133F29">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>US Energy Information Administration in 2016 estimated</w:t>
         </w:r>
         <w:r w:rsidRPr="00133F29">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>﻿</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00133F29">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> that shale gas would account for 30 per cent of world natural gas production by 2040.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41584150" w14:textId="77777777" w:rsidR="00133F29" w:rsidRPr="00133F29" w:rsidRDefault="00133F29" w:rsidP="00133F29">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29F4EC6B" w14:textId="77777777" w:rsidR="00133F29" w:rsidRPr="00133F29" w:rsidRDefault="00133F29" w:rsidP="00133F29">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="300" w:after="360" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="es-AR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71CE728D" w14:textId="77777777" w:rsidR="004453D9" w:rsidRPr="00133F29" w:rsidRDefault="00E17B05" w:rsidP="00133F29">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29F4EC6C" w14:textId="77777777" w:rsidR="004453D9" w:rsidRPr="00133F29" w:rsidRDefault="00E17B05" w:rsidP="00133F29">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00133F29">
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
+          <w:rStyle w:val="nfasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Should a bridge</w:t>
       </w:r>
       <w:r w:rsidRPr="00133F29">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> be the preferred solution for an additional or replacement crossing, models of suitable bridges would be tested in wind tunnel machines.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="180D78EC" w14:textId="77777777" w:rsidR="00133F29" w:rsidRPr="00133F29" w:rsidRDefault="00133F29" w:rsidP="00133F29">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29F4EC6D" w14:textId="77777777" w:rsidR="00133F29" w:rsidRPr="00133F29" w:rsidRDefault="00133F29" w:rsidP="00133F29">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57E4A636" w14:textId="77777777" w:rsidR="00133F29" w:rsidRPr="00133F29" w:rsidRDefault="004453D9" w:rsidP="00133F29">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29F4EC6E" w14:textId="77777777" w:rsidR="00133F29" w:rsidRPr="00133F29" w:rsidRDefault="004453D9" w:rsidP="00133F29">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00133F29">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The </w:t>
       </w:r>
       <w:r w:rsidRPr="00133F29">
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
+          <w:rStyle w:val="nfasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>pressure</w:t>
       </w:r>
       <w:r w:rsidRPr="00133F29">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> of a given mass of gas is directly proportional to its absolute temperature, </w:t>
       </w:r>
       <w:r w:rsidRPr="00133F29">
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
+          <w:rStyle w:val="nfasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>provided that</w:t>
       </w:r>
       <w:r w:rsidRPr="00133F29">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> its volume is kept constant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C95375" w14:textId="77777777" w:rsidR="00133F29" w:rsidRPr="00133F29" w:rsidRDefault="00133F29" w:rsidP="00133F29">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29F4EC6F" w14:textId="77777777" w:rsidR="00133F29" w:rsidRPr="00133F29" w:rsidRDefault="00133F29" w:rsidP="00133F29">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B93BAA5" w14:textId="77777777" w:rsidR="00EA2BE7" w:rsidRPr="00133F29" w:rsidRDefault="000B0991" w:rsidP="00133F29">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29F4EC70" w14:textId="77777777" w:rsidR="00EA2BE7" w:rsidRPr="00133F29" w:rsidRDefault="000B0991" w:rsidP="00133F29">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00133F29">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Polymer composite materials have been proven to have numerous electrical related applications ranging from energy storage to sensing, and 3D printing is a promising technique to fabricate such materials with a high degree of freedom and low lead up time.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00EA2BE7" w:rsidRPr="00133F29">
+    <w:p w14:paraId="29F4EC71" w14:textId="77777777" w:rsidR="00740631" w:rsidRPr="00B17C3B" w:rsidRDefault="00740631" w:rsidP="00740631">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B17C3B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>C. Traducir el texto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F4EC72" w14:textId="77777777" w:rsidR="00EA2BE7" w:rsidRPr="00B17C3B" w:rsidRDefault="00EA2BE7" w:rsidP="00740631">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00B17C3B">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:b/>
+            <w:bCs/>
+            <w:caps/>
+            <w:color w:val="0085C8"/>
+            <w:spacing w:val="14"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>RESEARCH UPDATE</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="29F4EC73" w14:textId="77777777" w:rsidR="00EA2BE7" w:rsidRPr="00740631" w:rsidRDefault="00EA2BE7" w:rsidP="00EA2BE7">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="15" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00740631">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Graphene ribbons advance </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00740631">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>twistronics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="29F4EC74" w14:textId="77777777" w:rsidR="00EA2BE7" w:rsidRPr="00740631" w:rsidRDefault="00EA2BE7" w:rsidP="00EA2BE7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00740631">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>19 Sep 2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00740631">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Isabelle </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00740631">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>Dumé</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="29F4EC75" w14:textId="77777777" w:rsidR="00EA2BE7" w:rsidRPr="00403B16" w:rsidRDefault="00EA2BE7" w:rsidP="00EA2BE7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:eastAsia="es-AR"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29F4EC79" wp14:editId="29F4EC7A">
+            <wp:extent cx="2806700" cy="1578585"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+            <wp:docPr id="1" name="Imagen 1" descr="A curved graphene ribbon, illustrated in grey, shown laid flat against another graphene sheet. The ribbon layer is bent into a shape that resembles a semi-circular arch">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 3" descr="A curved graphene ribbon, illustrated in grey, shown laid flat against another graphene sheet. The ribbon layer is bent into a shape that resembles a semi-circular arch">
+                      <a:hlinkClick r:id="rId8"/>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2818064" cy="1584976"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00403B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>On the curve: A curved graphene ribbon, illustrated in grey, shown laid flat against another graphene sheet. There is a continuous change in the twist angle between the ribbon above and the sheet below. In some places the atomic lattices of the two sheets line up at a 0° angle to each other, while in others, they are twisted relative to each other by as much as 5°. (Courtesy: Cory Dean, Columbia University)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F4EC76" w14:textId="77777777" w:rsidR="00EA2BE7" w:rsidRPr="00403B16" w:rsidRDefault="00EA2BE7" w:rsidP="00EA2BE7">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="300" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ribbons of graphene, rather than squares, could make a better platform for probing the unusual electronic effects that arise from twisting and straining adjacent layers of two-dimensional (2D) materials. This is the finding of scientists in the US, Denmark, France and Japan, whose approach differs significantly from previous “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00403B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>twistronics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00403B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>” studies that focused on twisting two flakes of material with respect to each other and then stacking them. According to the team, the new ribbon-based technique could give researchers better control over the twist angle, making the electronic effects easier to study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F4EC77" w14:textId="77777777" w:rsidR="00EA2BE7" w:rsidRPr="00403B16" w:rsidRDefault="00EA2BE7" w:rsidP="00EA2BE7">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="300" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>In recent years, researchers have found that they can change the electronic properties of 2D materials by stacking layers of these materials atop each other and varying the angle between them. For instance, a bilayer of graphene does not normally have a band gap, but it develops one when placed in contact with another 2D material, hexagonal boron nitride (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00403B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>hBN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00403B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F4EC78" w14:textId="77777777" w:rsidR="00295324" w:rsidRPr="00403B16" w:rsidRDefault="00EA2BE7" w:rsidP="00B26EF6">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="300" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This change occurs because the lattice constant of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00403B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>hBN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00403B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – a measure of how its atoms are arranged – is nearly the same as that of graphene, but not quite. The slightly mismatched layers of graphene and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00403B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>hBN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00403B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> form a larger structure known as a moiré superlattice, and the interactions between nearby atoms in this superlattice allow a band gap to form. If the layers are then twisted so that they are further misaligned and the angle between them becomes large, the band gap disappears. Similarly, graphene on its own can be tuned from semi-metallic to semiconducting and even superconducting depending on the angle between the individual graphene layers.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00295324" w:rsidRPr="00403B16">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -835,50 +1169,57 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05CB72F4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B5761064"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
@@ -2802,170 +3143,170 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1460101617">
+  <w:num w:numId="1" w16cid:durableId="560017174">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1978878669">
+  <w:num w:numId="2" w16cid:durableId="562569746">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1871991215">
+  <w:num w:numId="3" w16cid:durableId="1858495561">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1070663079">
+  <w:num w:numId="4" w16cid:durableId="2029595313">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1679427981">
+  <w:num w:numId="5" w16cid:durableId="1226455902">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1461680129">
+  <w:num w:numId="6" w16cid:durableId="971059725">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2138837909">
+  <w:num w:numId="7" w16cid:durableId="1478691535">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1126922959">
+  <w:num w:numId="8" w16cid:durableId="505630223">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1145586281">
+  <w:num w:numId="9" w16cid:durableId="1418207375">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1573856908">
+  <w:num w:numId="10" w16cid:durableId="1559121879">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="158154488">
+  <w:num w:numId="11" w16cid:durableId="669865678">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="498467602">
+  <w:num w:numId="12" w16cid:durableId="1590847882">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="776827761">
+  <w:num w:numId="13" w16cid:durableId="1589923500">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1272666452">
+  <w:num w:numId="14" w16cid:durableId="64377897">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="383338968">
+  <w:num w:numId="15" w16cid:durableId="776757169">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="395671259">
+  <w:num w:numId="16" w16cid:durableId="220554560">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="170"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002171EA"/>
     <w:rsid w:val="000B0991"/>
     <w:rsid w:val="000E6CE7"/>
     <w:rsid w:val="00115F01"/>
     <w:rsid w:val="00133F29"/>
     <w:rsid w:val="001E67CD"/>
     <w:rsid w:val="002171EA"/>
     <w:rsid w:val="00251333"/>
     <w:rsid w:val="00295324"/>
-    <w:rsid w:val="002A7FD9"/>
     <w:rsid w:val="002B7EAC"/>
-    <w:rsid w:val="002F4549"/>
     <w:rsid w:val="00397967"/>
     <w:rsid w:val="00403B16"/>
     <w:rsid w:val="004453D9"/>
     <w:rsid w:val="00641FA4"/>
     <w:rsid w:val="006A435A"/>
     <w:rsid w:val="00740631"/>
     <w:rsid w:val="007D4BDD"/>
     <w:rsid w:val="0097601E"/>
+    <w:rsid w:val="00B17C3B"/>
     <w:rsid w:val="00B26EF6"/>
     <w:rsid w:val="00D72546"/>
     <w:rsid w:val="00DA06D5"/>
     <w:rsid w:val="00E17B05"/>
     <w:rsid w:val="00EA160B"/>
     <w:rsid w:val="00EA2857"/>
     <w:rsid w:val="00EA2BE7"/>
+    <w:rsid w:val="00EC1287"/>
     <w:rsid w:val="00F551E3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-AR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="02281DAC"/>
+  <w14:docId w14:val="29F4EC58"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{34C5DF59-2514-4CC1-A529-2DD77AF7BF2B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-AR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -3326,243 +3667,243 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00EA2BE7"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="es-AR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA2BE7"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
+    <w:name w:val="Título 1 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00EA2BE7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="es-AR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="sr-only">
     <w:name w:val="sr-only"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00EA2BE7"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="menu-item-description">
     <w:name w:val="menu-item-description"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00EA2BE7"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="z-TopofForm">
+  <w:style w:type="paragraph" w:styleId="z-Principiodelformulario">
     <w:name w:val="HTML Top of Form"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="z-TopofFormChar"/>
+    <w:link w:val="z-PrincipiodelformularioCar"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA2BE7"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:vanish/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="es-AR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="z-TopofFormChar">
-[...2 lines deleted...]
-    <w:link w:val="z-TopofForm"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="z-PrincipiodelformularioCar">
+    <w:name w:val="z-Principio del formulario Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="z-Principiodelformulario"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EA2BE7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:vanish/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="es-AR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA2BE7"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-AR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="z-BottomofForm">
+  <w:style w:type="paragraph" w:styleId="z-Finaldelformulario">
     <w:name w:val="HTML Bottom of Form"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="z-BottomofFormChar"/>
+    <w:link w:val="z-FinaldelformularioCar"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA2BE7"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:vanish/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="es-AR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="z-BottomofFormChar">
-[...2 lines deleted...]
-    <w:link w:val="z-BottomofForm"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="z-FinaldelformularioCar">
+    <w:name w:val="z-Final del formulario Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="z-Finaldelformulario"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EA2BE7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:vanish/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="es-AR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
+  <w:style w:type="character" w:styleId="nfasis">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00EA160B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00133F29"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="15352240">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3953,51 +4294,51 @@
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1617256434">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eia.gov/todayinenergy/detail.php?id=27512" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://physicsworld.com/wp-content/uploads/2023/09/Low-Res_Columbia-quantum-graphene-ribbon-Science.jpg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://physicsworld.com/author/belle-dume/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://physicsworld.com/l/research-updates/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eia.gov/todayinenergy/detail.php?id=27512" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4221,70 +4562,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1283</Characters>
+  <Pages>2</Pages>
+  <Words>580</Words>
+  <Characters>3193</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1513</CharactersWithSpaces>
+  <CharactersWithSpaces>3766</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lily</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>