--- v0 (2026-01-31)
+++ v1 (2026-06-24)
@@ -1,208 +1,214 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="m4a" ContentType="audio/mp4"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483678" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId26"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="503" r:id="rId3"/>
     <p:sldId id="504" r:id="rId4"/>
     <p:sldId id="510" r:id="rId5"/>
     <p:sldId id="557" r:id="rId6"/>
     <p:sldId id="559" r:id="rId7"/>
     <p:sldId id="560" r:id="rId8"/>
     <p:sldId id="511" r:id="rId9"/>
     <p:sldId id="563" r:id="rId10"/>
     <p:sldId id="564" r:id="rId11"/>
     <p:sldId id="565" r:id="rId12"/>
     <p:sldId id="566" r:id="rId13"/>
     <p:sldId id="567" r:id="rId14"/>
     <p:sldId id="562" r:id="rId15"/>
     <p:sldId id="512" r:id="rId16"/>
     <p:sldId id="513" r:id="rId17"/>
     <p:sldId id="558" r:id="rId18"/>
     <p:sldId id="516" r:id="rId19"/>
     <p:sldId id="514" r:id="rId20"/>
     <p:sldId id="526" r:id="rId21"/>
     <p:sldId id="527" r:id="rId22"/>
     <p:sldId id="528" r:id="rId23"/>
     <p:sldId id="529" r:id="rId24"/>
     <p:sldId id="530" r:id="rId25"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
-      <a:defRPr lang="es-AR"/>
+      <a:defRPr lang="en-US"/>
     </a:defPPr>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
@@ -225,160 +231,741 @@
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="CC00CC"/>
     <a:srgbClr val="FF6600"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{0C99F71B-1738-4551-9A27-9AC7074455FC}" v="58" dt="2026-04-13T14:33:31.747"/>
+  </p1510:revLst>
+</p1510:revInfo>
+</file>
+
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="13309" autoAdjust="0"/>
     <p:restoredTop sz="94434" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="74" d="100"/>
           <a:sy n="74" d="100"/>
         </p:scale>
         <p:origin x="1118" y="283"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{9837AA4F-F9B9-4424-B749-42334367F005}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{9837AA4F-F9B9-4424-B749-42334367F005}" dt="2025-04-14T02:33:32.677" v="3" actId="478"/>
+    <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}"/>
+    <pc:docChg chg="undo custSel addSld delSld modSld sldOrd">
+      <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-13T14:54:36.941" v="250" actId="255"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="delSp mod delAnim">
-        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{9837AA4F-F9B9-4424-B749-42334367F005}" dt="2025-04-13T22:07:26.744" v="1" actId="478"/>
+      <pc:sldChg chg="addSp delSp modSp mod setBg addAnim delAnim setClrOvrMap delDesignElem">
+        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:44:55.416" v="48"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="3145438529" sldId="503"/>
+          <pc:sldMk cId="1664224024" sldId="256"/>
         </pc:sldMkLst>
-        <pc:picChg chg="del">
-          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{9837AA4F-F9B9-4424-B749-42334367F005}" dt="2025-04-13T22:07:26.744" v="1" actId="478"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:42:43.731" v="17" actId="26606"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1664224024" sldId="256"/>
+            <ac:spMk id="2" creationId="{CA361DEA-FB5C-4EA4-B114-356E01126191}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:42:43.731" v="17" actId="26606"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1664224024" sldId="256"/>
+            <ac:spMk id="3" creationId="{ECCFBB4A-BDA2-4D17-8B41-6D8E596BF52E}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:42:43.694" v="16" actId="26606"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1664224024" sldId="256"/>
+            <ac:spMk id="8" creationId="{C28D0172-F2E0-4763-9C35-F022664959D8}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:42:43.694" v="16" actId="26606"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1664224024" sldId="256"/>
+            <ac:spMk id="10" creationId="{9F2851FB-E841-4509-8A6D-A416376EA380}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:42:43.694" v="16" actId="26606"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1664224024" sldId="256"/>
+            <ac:spMk id="12" creationId="{DF6FB2B2-CE21-407F-B22E-302DADC2C3D3}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:44:55.416" v="48"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1664224024" sldId="256"/>
+            <ac:spMk id="14" creationId="{C28D0172-F2E0-4763-9C35-F022664959D8}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:44:55.416" v="48"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1664224024" sldId="256"/>
+            <ac:spMk id="15" creationId="{9F2851FB-E841-4509-8A6D-A416376EA380}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:44:55.416" v="48"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1664224024" sldId="256"/>
+            <ac:spMk id="16" creationId="{DF6FB2B2-CE21-407F-B22E-302DADC2C3D3}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:43:14.331" v="22" actId="255"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1268336740" sldId="504"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:43:14.331" v="22" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1268336740" sldId="504"/>
+            <ac:spMk id="26627" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:42:58.963" v="21" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1268336740" sldId="504"/>
+            <ac:spMk id="31746" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:44:55.416" v="48"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2141547042" sldId="510"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:42:35.215" v="9" actId="27636"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2141547042" sldId="510"/>
+            <ac:spMk id="27651" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:44:55.416" v="48"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2141547042" sldId="510"/>
+            <ac:spMk id="32770" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:47:33.705" v="59" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1700610760" sldId="511"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:47:33.705" v="59" actId="14100"/>
           <ac:picMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="3145438529" sldId="503"/>
-            <ac:picMk id="4" creationId="{8BC9B656-B925-4146-965B-6D2F5403CFF5}"/>
+            <pc:sldMk cId="1700610760" sldId="511"/>
+            <ac:picMk id="4" creationId="{6E568F36-3737-4F2F-918C-C82EB59660AB}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="delSp mod delAnim">
-        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{9837AA4F-F9B9-4424-B749-42334367F005}" dt="2025-04-13T22:07:49.299" v="2" actId="478"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:55:17.788" v="135" actId="207"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1401785410" sldId="512"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:53:43.869" v="124" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1401785410" sldId="512"/>
+            <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:53:49.297" v="125" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1401785410" sldId="512"/>
+            <ac:spMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:54:46.369" v="132" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1401785410" sldId="512"/>
+            <ac:spMk id="7" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:55:17.788" v="135" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1401785410" sldId="512"/>
+            <ac:spMk id="28675" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:53:37.397" v="123" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1401785410" sldId="512"/>
+            <ac:spMk id="33794" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:56:33.755" v="138" actId="207"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="875942994" sldId="513"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:56:33.755" v="138" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="875942994" sldId="513"/>
+            <ac:spMk id="29698" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="delSp modSp mod delAnim">
+        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:58:20.846" v="146" actId="255"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3434144871" sldId="514"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="del">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:58:12.664" v="145" actId="478"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3434144871" sldId="514"/>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:58:07.682" v="143" actId="478"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3434144871" sldId="514"/>
+            <ac:spMk id="9" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:58:10.030" v="144" actId="478"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3434144871" sldId="514"/>
+            <ac:spMk id="14" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:58:20.846" v="146" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3434144871" sldId="514"/>
+            <ac:spMk id="30723" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:44:55.416" v="48"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3434144871" sldId="514"/>
+            <ac:spMk id="36866" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:57:57.743" v="142" actId="255"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2763955781" sldId="516"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:57:57.743" v="142" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2763955781" sldId="516"/>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T23:00:36.285" v="156" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2206213147" sldId="526"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T23:00:25.253" v="155" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2206213147" sldId="526"/>
+            <ac:spMk id="37890" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:graphicFrameChg chg="mod modGraphic">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T23:00:36.285" v="156" actId="14100"/>
+          <ac:graphicFrameMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2206213147" sldId="526"/>
+            <ac:graphicFrameMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:graphicFrameMkLst>
+        </pc:graphicFrameChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T23:01:01.439" v="164" actId="6549"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1790650259" sldId="527"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T23:01:01.439" v="164" actId="6549"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1790650259" sldId="527"/>
+            <ac:spMk id="5" creationId="{A8852011-9362-4379-88DF-58E595422DD7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="delSp modSp mod delAnim">
+        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T23:01:18.974" v="169" actId="113"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1686251126" sldId="528"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T23:01:18.974" v="169" actId="113"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1686251126" sldId="528"/>
+            <ac:spMk id="3" creationId="{DEF23C73-3DC0-46F9-A224-99B385FC1975}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T23:01:32.950" v="173" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2357588340" sldId="529"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T23:01:32.950" v="173" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2357588340" sldId="529"/>
+            <ac:spMk id="3" creationId="{879FD390-1A3C-42B0-946D-381E0CEFF1AC}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="delSp modSp mod delAnim">
+        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T23:02:23.374" v="184" actId="478"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="463496524" sldId="530"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T23:02:13.682" v="181" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="463496524" sldId="530"/>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T23:02:20.949" v="183" actId="478"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="463496524" sldId="530"/>
+            <ac:spMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T23:02:23.374" v="184" actId="478"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="463496524" sldId="530"/>
+            <ac:spMk id="7" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T23:02:16.967" v="182" actId="478"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="463496524" sldId="530"/>
+            <ac:spMk id="9" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T23:01:46.121" v="175" actId="478"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="463496524" sldId="530"/>
+            <ac:spMk id="10" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T23:01:50.353" v="176" actId="478"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="463496524" sldId="530"/>
+            <ac:spMk id="11" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T23:02:08.762" v="180" actId="478"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="463496524" sldId="530"/>
+            <ac:spMk id="12" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T23:02:05.523" v="179" actId="478"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="463496524" sldId="530"/>
+            <ac:spMk id="13" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:45:17.263" v="49" actId="207"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="758487138" sldId="557"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:45:17.263" v="49" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="758487138" sldId="557"/>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-13T14:33:31.747" v="209" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="152360774" sldId="558"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:57:39.560" v="141" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="152360774" sldId="558"/>
+            <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-13T14:33:31.747" v="209" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="152360774" sldId="558"/>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:57:27.692" v="140" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="152360774" sldId="558"/>
+            <ac:spMk id="4" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:46:12.708" v="53" actId="115"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4026553943" sldId="559"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:46:12.708" v="53" actId="115"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4026553943" sldId="559"/>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:46:59.652" v="58" actId="113"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3925049131" sldId="560"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:46:59.652" v="58" actId="113"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3925049131" sldId="560"/>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod ord">
+        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:51:57.946" v="99" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2469382369" sldId="562"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:51:57.946" v="99" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2469382369" sldId="562"/>
+            <ac:spMk id="38915" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:44:55.416" v="48"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2469382369" sldId="562"/>
+            <ac:spMk id="45058" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:44:55.416" v="48"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1737629263" sldId="563"/>
         </pc:sldMkLst>
-        <pc:picChg chg="del">
-          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{9837AA4F-F9B9-4424-B749-42334367F005}" dt="2025-04-13T22:07:49.299" v="2" actId="478"/>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:44:55.416" v="48"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1737629263" sldId="563"/>
-            <ac:picMk id="4" creationId="{EA54EB5A-710C-4F0D-941A-5E0CBD9AF056}"/>
+            <ac:picMk id="1026" creationId="{00000000-0000-0000-0000-000000000000}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{9837AA4F-F9B9-4424-B749-42334367F005}" dt="2025-04-13T22:02:26.605" v="0" actId="14100"/>
+        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-13T14:54:36.941" v="250" actId="255"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2095223633" sldId="564"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-13T14:54:36.941" v="250" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2095223633" sldId="564"/>
+            <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:49:03.224" v="70" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3554644421" sldId="565"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:47:58.129" v="60" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3554644421" sldId="565"/>
+            <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:48:48.461" v="68" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3554644421" sldId="565"/>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:49:03.224" v="70" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3554644421" sldId="565"/>
+            <ac:spMk id="7" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:48:29.229" v="64" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3554644421" sldId="565"/>
+            <ac:spMk id="10" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:48:36.110" v="66" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3554644421" sldId="565"/>
+            <ac:spMk id="11" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:49:18.620" v="72" actId="255"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3319003" sldId="566"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{9837AA4F-F9B9-4424-B749-42334367F005}" dt="2025-04-13T22:02:26.605" v="0" actId="14100"/>
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:49:18.620" v="72" actId="255"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3319003" sldId="566"/>
             <ac:spMk id="32771" creationId="{00000000-0000-0000-0000-000000000000}"/>
           </ac:spMkLst>
         </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:42:35.265" v="12" actId="27636"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3319003" sldId="566"/>
+            <ac:spMk id="38914" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="delSp mod delAnim">
-        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{9837AA4F-F9B9-4424-B749-42334367F005}" dt="2025-04-14T02:33:32.677" v="3" actId="478"/>
+      <pc:sldChg chg="delSp modSp add del mod">
+        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:50:53.693" v="95" actId="6549"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="267659932" sldId="567"/>
         </pc:sldMkLst>
-        <pc:picChg chg="del">
-[...1 lines deleted...]
-          <ac:picMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:50:53.693" v="95" actId="6549"/>
+          <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="267659932" sldId="567"/>
-            <ac:picMk id="5" creationId="{5E5AAEDC-EA9B-4C37-A8B0-A4793CCEB190}"/>
-[...1 lines deleted...]
-        </pc:picChg>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:49:43.160" v="75" actId="478"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="267659932" sldId="567"/>
+            <ac:spMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:50:01.757" v="78" actId="478"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="267659932" sldId="567"/>
+            <ac:spMk id="8" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-04-12T22:49:55.549" v="77" actId="478"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="267659932" sldId="567"/>
+            <ac:spMk id="10" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -427,51 +1014,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{77556DD1-B8E8-488C-A578-B7FF11FE108E}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>13/4/2025</a:t>
+              <a:t>13/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de imagen de diapositiva 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -586,51 +1173,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8EC0F05A-4C7A-405C-A9FB-1C1DD0866152}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2832009388"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -796,50 +1383,74 @@
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2165103338"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -847,3473 +1458,6402 @@
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Diapositiva de título">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Título 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1524000" y="1122363"/>
-            <a:ext cx="9144000" cy="2387600"/>
+            <a:off x="1154955" y="1447800"/>
+            <a:ext cx="8825658" cy="3329581"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="ctr">
-              <a:defRPr sz="6000"/>
+            <a:lvl1pPr>
+              <a:defRPr sz="7200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Subtítulo 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1524000" y="3602038"/>
-            <a:ext cx="9144000" cy="1655762"/>
+            <a:off x="1154955" y="4777380"/>
+            <a:ext cx="8825658" cy="861420"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchor="t"/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...1 lines deleted...]
-              <a:defRPr sz="2400"/>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr cap="all">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="2000"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1800"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de subtítulo del patrón</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Marcador de fecha 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A28CDC5E-68EB-4649-A196-086C8BD3E1DD}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>13/4/2025</a:t>
+              <a:t>13/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Marcador de pie de página 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Marcador de número de diapositiva 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE150F31-7550-44DE-B811-DF7BD7CBDC3C}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3621269107"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="229148819"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="Imagen panorámica con descripción">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1154956" y="4800587"/>
+            <a:ext cx="8825657" cy="566738"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="0"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1154955" y="685800"/>
+            <a:ext cx="8825658" cy="3640666"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 1858"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t>Haga clic en el icono para agregar una imagen</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1154956" y="5367325"/>
+            <a:ext cx="8825656" cy="493712"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{A28CDC5E-68EB-4649-A196-086C8BD3E1DD}" type="datetimeFigureOut">
+              <a:rPr lang="es-AR" smtClean="0"/>
+              <a:t>13/4/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{CE150F31-7550-44DE-B811-DF7BD7CBDC3C}" type="slidenum">
+              <a:rPr lang="es-AR" smtClean="0"/>
+              <a:t>‹Nº›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1615678775"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="Título y descripción">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1154954" y="1447800"/>
+            <a:ext cx="8825659" cy="1981200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="4800"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1154954" y="3657600"/>
+            <a:ext cx="8825659" cy="2362200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{A28CDC5E-68EB-4649-A196-086C8BD3E1DD}" type="datetimeFigureOut">
+              <a:rPr lang="es-AR" smtClean="0"/>
+              <a:t>13/4/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{CE150F31-7550-44DE-B811-DF7BD7CBDC3C}" type="slidenum">
+              <a:rPr lang="es-AR" smtClean="0"/>
+              <a:t>‹Nº›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3905131895"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="Cita con descripción">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1574801" y="1447800"/>
+            <a:ext cx="7999315" cy="2323374"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="4800"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1930400" y="3771174"/>
+            <a:ext cx="7279649" cy="342174"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr lang="en-US" sz="1400" b="0" i="0" kern="1200" cap="small" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1154954" y="4350657"/>
+            <a:ext cx="8825659" cy="1676400"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{A28CDC5E-68EB-4649-A196-086C8BD3E1DD}" type="datetimeFigureOut">
+              <a:rPr lang="es-AR" smtClean="0"/>
+              <a:t>13/4/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{CE150F31-7550-44DE-B811-DF7BD7CBDC3C}" type="slidenum">
+              <a:rPr lang="es-AR" smtClean="0"/>
+              <a:t>‹Nº›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="898295" y="971253"/>
+            <a:ext cx="801912" cy="1969770"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="12200" b="0" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>“</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="TextBox 14"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9330490" y="2613787"/>
+            <a:ext cx="801912" cy="1969770"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="12200" b="0" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>”</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2377093680"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="Tarjeta de nombre">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1154954" y="3124201"/>
+            <a:ext cx="8825660" cy="1653180"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="4000" b="0" cap="none"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1154954" y="4777381"/>
+            <a:ext cx="8825659" cy="860400"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="2000" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{A28CDC5E-68EB-4649-A196-086C8BD3E1DD}" type="datetimeFigureOut">
+              <a:rPr lang="es-AR" smtClean="0"/>
+              <a:t>13/4/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{CE150F31-7550-44DE-B811-DF7BD7CBDC3C}" type="slidenum">
+              <a:rPr lang="es-AR" smtClean="0"/>
+              <a:t>‹Nº›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3588247157"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="Columna 3">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="4200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="632947" y="1981200"/>
+            <a:ext cx="2946866" cy="576262"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="15"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="652463" y="2667000"/>
+            <a:ext cx="2927350" cy="3589338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3883659" y="1981200"/>
+            <a:ext cx="2936241" cy="576262"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="16"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3873106" y="2667000"/>
+            <a:ext cx="2946794" cy="3589338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7124700" y="1981200"/>
+            <a:ext cx="2932113" cy="576262"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="17"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7124700" y="2667000"/>
+            <a:ext cx="2932113" cy="3589338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="17" name="Straight Connector 16"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3726142" y="2133600"/>
+            <a:ext cx="0" cy="3962400"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700" cmpd="sng">
+            <a:solidFill>
+              <a:schemeClr val="bg2">
+                <a:lumMod val="40000"/>
+                <a:lumOff val="60000"/>
+                <a:alpha val="40000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="18" name="Straight Connector 17"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6962227" y="2133600"/>
+            <a:ext cx="0" cy="3966882"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700" cmpd="sng">
+            <a:solidFill>
+              <a:schemeClr val="bg2">
+                <a:lumMod val="40000"/>
+                <a:lumOff val="60000"/>
+                <a:alpha val="40000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{A28CDC5E-68EB-4649-A196-086C8BD3E1DD}" type="datetimeFigureOut">
+              <a:rPr lang="es-AR" smtClean="0"/>
+              <a:t>13/4/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{CE150F31-7550-44DE-B811-DF7BD7CBDC3C}" type="slidenum">
+              <a:rPr lang="es-AR" smtClean="0"/>
+              <a:t>‹Nº›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="743639132"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="Columna de imagen 3">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="4200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="652463" y="4250949"/>
+            <a:ext cx="2940050" cy="576262"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="15"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="652463" y="2209800"/>
+            <a:ext cx="2940050" cy="1524000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 1858"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t>Haga clic en el icono para agregar una imagen</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="18"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="652463" y="4827211"/>
+            <a:ext cx="2940050" cy="659189"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3889375" y="4250949"/>
+            <a:ext cx="2930525" cy="576262"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3889374" y="2209800"/>
+            <a:ext cx="2930525" cy="1524000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 1858"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t>Haga clic en el icono para agregar una imagen</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="19"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3888022" y="4827210"/>
+            <a:ext cx="2934406" cy="659189"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7124700" y="4250949"/>
+            <a:ext cx="2932113" cy="576262"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7124699" y="2209800"/>
+            <a:ext cx="2932113" cy="1524000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 1858"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t>Haga clic en el icono para agregar una imagen</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="20"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7124575" y="4827208"/>
+            <a:ext cx="2935997" cy="659189"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="19" name="Straight Connector 18"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3726142" y="2133600"/>
+            <a:ext cx="0" cy="3962400"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700" cmpd="sng">
+            <a:solidFill>
+              <a:schemeClr val="bg2">
+                <a:lumMod val="40000"/>
+                <a:lumOff val="60000"/>
+                <a:alpha val="40000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="20" name="Straight Connector 19"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6962227" y="2133600"/>
+            <a:ext cx="0" cy="3966882"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700" cmpd="sng">
+            <a:solidFill>
+              <a:schemeClr val="bg2">
+                <a:lumMod val="40000"/>
+                <a:lumOff val="60000"/>
+                <a:alpha val="40000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{A28CDC5E-68EB-4649-A196-086C8BD3E1DD}" type="datetimeFigureOut">
+              <a:rPr lang="es-AR" smtClean="0"/>
+              <a:t>13/4/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{CE150F31-7550-44DE-B811-DF7BD7CBDC3C}" type="slidenum">
+              <a:rPr lang="es-AR" smtClean="0"/>
+              <a:t>‹Nº›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1248315365"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Título y texto vertical">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Título 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Marcador de texto vertical 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr vert="eaVert"/>
+          <a:bodyPr vert="eaVert" anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Segundo nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Tercer nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Cuarto nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Marcador de fecha 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A28CDC5E-68EB-4649-A196-086C8BD3E1DD}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>13/4/2025</a:t>
+              <a:t>13/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Marcador de pie de página 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Marcador de número de diapositiva 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE150F31-7550-44DE-B811-DF7BD7CBDC3C}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="873936038"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3424749240"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Título vertical y texto">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Título vertical 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8724900" y="365125"/>
-            <a:ext cx="2628900" cy="5811838"/>
+            <a:off x="8304212" y="430213"/>
+            <a:ext cx="1752601" cy="5826125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="eaVert"/>
+          <a:bodyPr vert="eaVert" anchor="b" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Marcador de texto vertical 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="365125"/>
-            <a:ext cx="7734300" cy="5811838"/>
+            <a:off x="652463" y="887414"/>
+            <a:ext cx="7423149" cy="5368924"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Segundo nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Tercer nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Cuarto nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Marcador de fecha 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A28CDC5E-68EB-4649-A196-086C8BD3E1DD}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>13/4/2025</a:t>
+              <a:t>13/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Marcador de pie de página 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Marcador de número de diapositiva 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE150F31-7550-44DE-B811-DF7BD7CBDC3C}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4011021098"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="987648526"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Título y objetos">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Título 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Marcador de contenido 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Segundo nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Tercer nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Cuarto nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Marcador de fecha 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="7" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A28CDC5E-68EB-4649-A196-086C8BD3E1DD}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>13/4/2025</a:t>
+              <a:t>13/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Marcador de pie de página 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Marcador de número de diapositiva 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE150F31-7550-44DE-B811-DF7BD7CBDC3C}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="894418795"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3202290288"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Encabezado de sección">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Título 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="831850" y="1709738"/>
-            <a:ext cx="10515600" cy="2852737"/>
+            <a:off x="1154956" y="2861733"/>
+            <a:ext cx="8825657" cy="1915647"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr>
-              <a:defRPr sz="6000"/>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="4000" b="0" cap="none"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Marcador de texto 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="831850" y="4589463"/>
-            <a:ext cx="10515600" cy="1500187"/>
+            <a:off x="1154955" y="4777381"/>
+            <a:ext cx="8825658" cy="860400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchor="t"/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="2400">
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="2000" cap="all">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
-            </a:lvl1pPr>
-[...2 lines deleted...]
-              <a:defRPr sz="2000">
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
-            </a:lvl2pPr>
-[...2 lines deleted...]
-              <a:defRPr sz="1800">
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
-            </a:lvl3pPr>
-[...2 lines deleted...]
-              <a:defRPr sz="1600">
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
-            </a:lvl4pPr>
-[...2 lines deleted...]
-              <a:defRPr sz="1600">
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
-            </a:lvl5pPr>
-[...2 lines deleted...]
-              <a:defRPr sz="1600">
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
-            </a:lvl6pPr>
-[...2 lines deleted...]
-              <a:defRPr sz="1600">
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
-            </a:lvl7pPr>
-[...8 lines deleted...]
-              </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Marcador de fecha 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A28CDC5E-68EB-4649-A196-086C8BD3E1DD}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>13/4/2025</a:t>
+              <a:t>13/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Marcador de pie de página 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Marcador de número de diapositiva 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE150F31-7550-44DE-B811-DF7BD7CBDC3C}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="525542752"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1319012027"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Dos objetos">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Título 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Marcador de contenido 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1825625"/>
-            <a:ext cx="5181600" cy="4351338"/>
+            <a:off x="1103312" y="2060575"/>
+            <a:ext cx="4396339" cy="4195763"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-          <a:lstStyle/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="1400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1200"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1200"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1200"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1200"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1200"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Segundo nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Tercer nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Cuarto nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Marcador de contenido 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6172200" y="1825625"/>
-            <a:ext cx="5181600" cy="4351338"/>
+            <a:off x="5654493" y="2056092"/>
+            <a:ext cx="4396341" cy="4200245"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-          <a:lstStyle/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="1400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1200"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1200"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1200"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1200"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1200"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Segundo nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Tercer nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Cuarto nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Marcador de fecha 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A28CDC5E-68EB-4649-A196-086C8BD3E1DD}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>13/4/2025</a:t>
+              <a:t>13/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Marcador de pie de página 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Marcador de número de diapositiva 6">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE150F31-7550-44DE-B811-DF7BD7CBDC3C}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2894529994"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1364811151"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparación">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Título 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Marcador de texto 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="1681163"/>
-            <a:ext cx="5157787" cy="823912"/>
+            <a:off x="1103313" y="1905000"/>
+            <a:ext cx="4396338" cy="576262"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2400" b="1"/>
+              <a:defRPr sz="2400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Marcador de contenido 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="2505075"/>
-            <a:ext cx="5157787" cy="3684588"/>
+            <a:off x="1103312" y="2514600"/>
+            <a:ext cx="4396339" cy="3741738"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-          <a:lstStyle/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="1400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1200"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1200"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1200"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1200"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1200"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Segundo nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Tercer nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Cuarto nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Marcador de texto 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6172200" y="1681163"/>
-            <a:ext cx="5183188" cy="823912"/>
+            <a:off x="5654495" y="1905000"/>
+            <a:ext cx="4396339" cy="576262"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2400" b="1"/>
+              <a:defRPr sz="2400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Marcador de contenido 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6172200" y="2505075"/>
-            <a:ext cx="5183188" cy="3684588"/>
+            <a:off x="5654495" y="2514600"/>
+            <a:ext cx="4396339" cy="3741738"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-          <a:lstStyle/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="1400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1200"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1200"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1200"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1200"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1200"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Segundo nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Tercer nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Cuarto nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Marcador de fecha 6">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A28CDC5E-68EB-4649-A196-086C8BD3E1DD}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>13/4/2025</a:t>
+              <a:t>13/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Marcador de pie de página 7">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Marcador de número de diapositiva 8">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE150F31-7550-44DE-B811-DF7BD7CBDC3C}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="235237132"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2137021269"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Solo el título">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Título 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Marcador de fecha 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="7" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A28CDC5E-68EB-4649-A196-086C8BD3E1DD}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>13/4/2025</a:t>
+              <a:t>13/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Marcador de pie de página 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Marcador de número de diapositiva 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE150F31-7550-44DE-B811-DF7BD7CBDC3C}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="895169729"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="644110881"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="En blanco">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Marcador de fecha 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="7" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A28CDC5E-68EB-4649-A196-086C8BD3E1DD}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>13/4/2025</a:t>
+              <a:t>13/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Marcador de pie de página 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Marcador de número de diapositiva 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE150F31-7550-44DE-B811-DF7BD7CBDC3C}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="204849312"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3686609446"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Contenido con título">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Título 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="457200"/>
-            <a:ext cx="3932237" cy="1600200"/>
+            <a:off x="1154953" y="1447800"/>
+            <a:ext cx="3401064" cy="1447800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr>
-              <a:defRPr sz="3200"/>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="0"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Marcador de contenido 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5183188" y="987425"/>
-            <a:ext cx="6172200" cy="4873625"/>
+            <a:off x="4784616" y="1447800"/>
+            <a:ext cx="5195997" cy="4572000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="3200"/>
+              <a:defRPr sz="2000"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
-              <a:defRPr sz="2800"/>
+              <a:defRPr sz="1800"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
-              <a:defRPr sz="2400"/>
+              <a:defRPr sz="1600"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1400"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1400"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1400"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1400"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1400"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1400"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Segundo nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Tercer nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Cuarto nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Marcador de texto 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="2057400"/>
-            <a:ext cx="3932237" cy="3811588"/>
+            <a:off x="1154953" y="3129280"/>
+            <a:ext cx="3401063" cy="2895599"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1400"/>
+              <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1200"/>
+              <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Marcador de fecha 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="7" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A28CDC5E-68EB-4649-A196-086C8BD3E1DD}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>13/4/2025</a:t>
+              <a:t>13/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Marcador de pie de página 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Marcador de número de diapositiva 6">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE150F31-7550-44DE-B811-DF7BD7CBDC3C}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2487337623"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="73132116"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Imagen con título">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Título 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="457200"/>
-            <a:ext cx="3932237" cy="1600200"/>
+            <a:off x="1153907" y="1854192"/>
+            <a:ext cx="5092906" cy="1574808"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr>
-              <a:defRPr sz="3200"/>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="3600" b="0"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Marcador de posición de imagen 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5183188" y="987425"/>
-            <a:ext cx="6172200" cy="4873625"/>
+            <a:off x="6949546" y="1143000"/>
+            <a:ext cx="3200400" cy="4572000"/>
           </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 1858"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="3200"/>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2800"/>
+              <a:defRPr sz="1600"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2400"/>
+              <a:defRPr sz="1600"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="es-AR"/>
+            <a:r>
+              <a:rPr lang="es-ES"/>
+              <a:t>Haga clic en el icono para agregar una imagen</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Marcador de texto 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="2057400"/>
-            <a:ext cx="3932237" cy="3811588"/>
+            <a:off x="1154954" y="3657600"/>
+            <a:ext cx="5084979" cy="1371600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1400"/>
+              <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1200"/>
+              <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Marcador de fecha 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A28CDC5E-68EB-4649-A196-086C8BD3E1DD}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>13/4/2025</a:t>
+              <a:t>13/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Marcador de pie de página 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Marcador de número de diapositiva 6">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE150F31-7550-44DE-B811-DF7BD7CBDC3C}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2716988105"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="722866486"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgRef idx="1001">
-        <a:schemeClr val="bg1"/>
+      <p:bgRef idx="1003">
+        <a:schemeClr val="bg2"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId19">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="3613"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="2669685"/>
+            <a:ext cx="4037012" cy="4188315"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId20">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="35640"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="2892347"/>
+            <a:ext cx="1522412" cy="2365453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Marcador de título 1">
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8609012" y="1676400"/>
+            <a:ext cx="2819400" cy="2819400"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill flip="none" rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="bg2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                  <a:alpha val="7000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="69000">
+                <a:schemeClr val="bg2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                  <a:alpha val="0"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="36000">
+                <a:schemeClr val="bg2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                  <a:alpha val="6000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:path path="circle">
+              <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+            </a:path>
+            <a:tileRect/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId21">
             <a:extLst>
-              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2B465A7-580E-4A4D-B7AE-956AEA3D244A}"/>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
-          </p:cNvPr>
+          </a:blip>
+          <a:srcRect t="28813"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7999412" y="0"/>
+            <a:ext cx="1603387" cy="1141407"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Picture 9"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId22">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect b="23320"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8605878" y="6096000"/>
+            <a:ext cx="993734" cy="762000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Rectangle 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10437812" y="0"/>
+            <a:ext cx="685800" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="365125"/>
-            <a:ext cx="10515600" cy="1325563"/>
+            <a:off x="646111" y="452718"/>
+            <a:ext cx="9404723" cy="1400530"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
-            <a:normAutofit/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Marcador de texto 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1825625"/>
-            <a:ext cx="10515600" cy="4351338"/>
+            <a:off x="1103312" y="2052918"/>
+            <a:ext cx="8946541" cy="4195481"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Segundo nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Tercer nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Cuarto nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Marcador de fecha 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2743200" cy="365125"/>
+          <a:xfrm rot="5400000">
+            <a:off x="10155639" y="1790701"/>
+            <a:ext cx="990599" cy="304799"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
-              <a:defRPr sz="1200">
+              <a:defRPr sz="1100" b="0" i="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
+                    <a:alpha val="60000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A28CDC5E-68EB-4649-A196-086C8BD3E1DD}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>13/4/2025</a:t>
+              <a:t>13/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Marcador de pie de página 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4114800" cy="365125"/>
+          <a:xfrm rot="5400000">
+            <a:off x="8951573" y="3225297"/>
+            <a:ext cx="3859795" cy="304801"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="ctr">
-              <a:defRPr sz="1200">
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1100" b="0" i="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
+                    <a:alpha val="60000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Marcador de número de diapositiva 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
+        <p:spPr bwMode="gray">
           <a:xfrm>
-            <a:off x="8610600" y="6356350"/>
-            <a:ext cx="2743200" cy="365125"/>
+            <a:off x="10352540" y="295729"/>
+            <a:ext cx="838199" cy="767687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="r">
-              <a:defRPr sz="1200">
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="2800" b="0" i="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CE150F31-7550-44DE-B811-DF7BD7CBDC3C}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="238677416"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2322811771"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:clrMap bg1="dk1" tx1="lt1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483649" r:id="rId1"/>
-[...9 lines deleted...]
-    <p:sldLayoutId id="2147483659" r:id="rId11"/>
+    <p:sldLayoutId id="2147483679" r:id="rId1"/>
+    <p:sldLayoutId id="2147483680" r:id="rId2"/>
+    <p:sldLayoutId id="2147483681" r:id="rId3"/>
+    <p:sldLayoutId id="2147483682" r:id="rId4"/>
+    <p:sldLayoutId id="2147483683" r:id="rId5"/>
+    <p:sldLayoutId id="2147483684" r:id="rId6"/>
+    <p:sldLayoutId id="2147483685" r:id="rId7"/>
+    <p:sldLayoutId id="2147483686" r:id="rId8"/>
+    <p:sldLayoutId id="2147483687" r:id="rId9"/>
+    <p:sldLayoutId id="2147483688" r:id="rId10"/>
+    <p:sldLayoutId id="2147483689" r:id="rId11"/>
+    <p:sldLayoutId id="2147483690" r:id="rId12"/>
+    <p:sldLayoutId id="2147483691" r:id="rId13"/>
+    <p:sldLayoutId id="2147483692" r:id="rId14"/>
+    <p:sldLayoutId id="2147483693" r:id="rId15"/>
+    <p:sldLayoutId id="2147483694" r:id="rId16"/>
+    <p:sldLayoutId id="2147483695" r:id="rId17"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
-        <a:defRPr sz="4400" kern="1200">
+        <a:defRPr sz="4200" b="0" i="0" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr eaLnBrk="1" hangingPunct="1">
+        <a:defRPr>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr eaLnBrk="1" hangingPunct="1">
+        <a:defRPr>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr eaLnBrk="1" hangingPunct="1">
+        <a:defRPr>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr eaLnBrk="1" hangingPunct="1">
+        <a:defRPr>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr eaLnBrk="1" hangingPunct="1">
+        <a:defRPr>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr eaLnBrk="1" hangingPunct="1">
+        <a:defRPr>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr eaLnBrk="1" hangingPunct="1">
+        <a:defRPr>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr eaLnBrk="1" hangingPunct="1">
+        <a:defRPr>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="40000"/>
+            <a:lumOff val="60000"/>
+          </a:schemeClr>
+        </a:buClr>
+        <a:buSzPct val="80000"/>
+        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buChar char=""/>
+        <a:defRPr sz="2000" b="0" i="0" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-    </p:titleStyle>
-[...4 lines deleted...]
-        </a:lnSpc>
+      <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPts val="1000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2800" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="40000"/>
+            <a:lumOff val="60000"/>
+          </a:schemeClr>
+        </a:buClr>
+        <a:buSzPct val="80000"/>
+        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buChar char=""/>
+        <a:defRPr sz="1800" b="0" i="0" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="40000"/>
+            <a:lumOff val="60000"/>
+          </a:schemeClr>
+        </a:buClr>
+        <a:buSzPct val="80000"/>
+        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buChar char=""/>
+        <a:defRPr sz="1600" b="0" i="0" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="40000"/>
+            <a:lumOff val="60000"/>
+          </a:schemeClr>
+        </a:buClr>
+        <a:buSzPct val="80000"/>
+        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buChar char=""/>
+        <a:defRPr sz="1400" b="0" i="0" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="40000"/>
+            <a:lumOff val="60000"/>
+          </a:schemeClr>
+        </a:buClr>
+        <a:buSzPct val="80000"/>
+        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buChar char=""/>
+        <a:defRPr sz="1400" b="0" i="0" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2506000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="40000"/>
+            <a:lumOff val="60000"/>
+          </a:schemeClr>
+        </a:buClr>
+        <a:buSzPct val="80000"/>
+        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buChar char=""/>
+        <a:defRPr sz="1400" b="0" i="0" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="40000"/>
+            <a:lumOff val="60000"/>
+          </a:schemeClr>
+        </a:buClr>
+        <a:buSzPct val="80000"/>
+        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buChar char=""/>
+        <a:defRPr sz="1400" b="0" i="0" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="40000"/>
+            <a:lumOff val="60000"/>
+          </a:schemeClr>
+        </a:buClr>
+        <a:buSzPct val="80000"/>
+        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buChar char=""/>
+        <a:defRPr sz="1400" b="0" i="0" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="40000"/>
+            <a:lumOff val="60000"/>
+          </a:schemeClr>
+        </a:buClr>
+        <a:buSzPct val="80000"/>
+        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buChar char=""/>
+        <a:defRPr sz="1400" b="0" i="0" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr>
+        <a:defRPr lang="en-US"/>
+      </a:defPPr>
+      <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...8 lines deleted...]
-        <a:defRPr sz="2400" kern="1200">
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...8 lines deleted...]
-        <a:defRPr sz="2000" kern="1200">
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...7 lines deleted...]
-        <a:buChar char="•"/>
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...7 lines deleted...]
-        <a:buChar char="•"/>
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...7 lines deleted...]
-        <a:buChar char="•"/>
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...7 lines deleted...]
-        <a:buChar char="•"/>
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...7 lines deleted...]
-        <a:buChar char="•"/>
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...102 lines deleted...]
-      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.wikipedia.org/wiki/Air" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.wikipedia.org/wiki/Alloy" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.m4a"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.m4a"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:duotone>
+              <a:schemeClr val="bg2">
+                <a:shade val="69000"/>
+                <a:hueMod val="108000"/>
+                <a:satMod val="164000"/>
+                <a:lumMod val="74000"/>
+              </a:schemeClr>
+              <a:schemeClr val="bg2">
+                <a:tint val="96000"/>
+                <a:hueMod val="88000"/>
+                <a:satMod val="140000"/>
+                <a:lumMod val="132000"/>
+              </a:schemeClr>
+            </a:duotone>
+          </a:blip>
+          <a:stretch/>
+        </a:blipFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Título 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA361DEA-FB5C-4EA4-B114-356E01126191}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1524000" y="1122363"/>
-            <a:ext cx="9144000" cy="1361530"/>
+            <a:off x="965505" y="623571"/>
+            <a:ext cx="10260990" cy="3523885"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="90000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...3 lines deleted...]
-                </a:solidFill>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-AR" sz="8000" b="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TRADUCCIONES CON “SE”</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" b="1" dirty="0">
+              <a:rPr lang="es-AR" sz="8000" b="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtítulo 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECCFBB4A-BDA2-4D17-8B41-6D8E596BF52E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1524000" y="2701285"/>
-            <a:ext cx="9144000" cy="2471215"/>
+            <a:off x="965505" y="4777380"/>
+            <a:ext cx="10260990" cy="1209763"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-AR" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Parte 1</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="es-AR" dirty="0"/>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="es-AR" sz="2400">
+              <a:solidFill>
+                <a:schemeClr val="bg2"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1664224024"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                        <p:cond evt="onBegin" delay="0">
+                          <p:tn val="2"/>
+                        </p:cond>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="500"/>
+                                  </p:stCondLst>
+                                  <p:iterate type="lt">
+                                    <p:tmPct val="10000"/>
+                                  </p:iterate>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="400"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="8" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="2000"/>
+                                  </p:stCondLst>
+                                  <p:iterate type="lt">
+                                    <p:tmPct val="10000"/>
+                                  </p:iterate>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="400"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="2" grpId="0"/>
+      <p:bldP spid="3" grpId="0" build="p"/>
+    </p:bldLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -4383,57 +7923,50 @@
               </a:rPr>
               <a:t>metal </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-MX" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>parts</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-MX" b="1" dirty="0"/>
               <a:t>.  </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="es-MX" b="1" dirty="0"/>
             </a:br>
-            <a:br>
-[...5 lines deleted...]
-            </a:r>
             <a:r>
               <a:rPr lang="es-MX" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Metal </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-MX" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
@@ -4441,77 +7974,81 @@
                 </a:effectLst>
               </a:rPr>
               <a:t>parts</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-MX" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-MX" b="1" dirty="0" err="1"/>
               <a:t>corrode</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-MX" b="1" dirty="0"/>
-              <a:t>   		(</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="es-MX" b="1" dirty="0" err="1"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-MX" sz="2700" b="1" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-MX" sz="2700" b="1" dirty="0" err="1"/>
               <a:t>under</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-MX" b="1" dirty="0"/>
+              <a:rPr lang="es-MX" sz="2700" b="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-MX" b="1" dirty="0" err="1"/>
+              <a:rPr lang="es-MX" sz="2700" b="1" dirty="0" err="1"/>
               <a:t>moisture</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-MX" b="1" dirty="0"/>
+              <a:rPr lang="es-MX" sz="2700" b="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-MX" b="1" dirty="0" err="1"/>
+              <a:rPr lang="es-MX" sz="2700" b="1" dirty="0" err="1"/>
               <a:t>conditions</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-MX" b="1" dirty="0"/>
+              <a:rPr lang="es-MX" sz="2700" b="1" dirty="0"/>
               <a:t>)</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR" b="1" dirty="0"/>
+            <a:endParaRPr lang="es-AR" sz="2700" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2050" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
@@ -4649,422 +8186,535 @@
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="646111" y="452718"/>
+            <a:ext cx="11344998" cy="1400530"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>         Verbos transitivos e intransitivos</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1703512" y="1600201"/>
             <a:ext cx="8856984" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>The</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>heat</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>melts</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" u="sng" dirty="0" err="1">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>the</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" u="sng" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t> ice</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>The</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t> ice </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>melts</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t> (in </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>the</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>heat</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="es-AR" sz="4000" b="1" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="FF0000"/>
+                <a:schemeClr val="bg2">
+                  <a:lumMod val="40000"/>
+                  <a:lumOff val="60000"/>
+                </a:schemeClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Moisture</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>corrodes</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" u="sng" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>metal </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" u="sng" dirty="0" err="1">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>parts</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Metal </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>parts</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>corrode</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t> (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>under</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>moisture</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>    </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>conditions</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="4000" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>).</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Flecha curvada hacia abajo"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4252510" y="1299990"/>
             <a:ext cx="1288973" cy="451693"/>
           </a:xfrm>
           <a:prstGeom prst="curvedDownArrow">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
@@ -5172,52 +8822,52 @@
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="es-AR">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="6 Flecha curvada hacia arriba"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
-            <a:off x="3832029" y="4845582"/>
-            <a:ext cx="1476261" cy="486582"/>
+            <a:off x="3935937" y="5214914"/>
+            <a:ext cx="1476261" cy="209141"/>
           </a:xfrm>
           <a:prstGeom prst="curvedUpArrow">
             <a:avLst>
               <a:gd name="adj1" fmla="val 25000"/>
               <a:gd name="adj2" fmla="val 50000"/>
               <a:gd name="adj3" fmla="val 7609"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -5278,110 +8928,106 @@
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>TRANSITIVO</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="9 CuadroTexto"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7590621" y="2432892"/>
-            <a:ext cx="2148289" cy="369332"/>
+            <a:off x="8956713" y="2181074"/>
+            <a:ext cx="2590800" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="85000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-MX" dirty="0" err="1"/>
-              <a:t>Melt</a:t>
-[...6 lines deleted...]
-              <a:rPr lang="es-MX" dirty="0">
+              <a:t>Melt:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-MX" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>INTRANSITIVO</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="10 CuadroTexto"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8514202" y="3734718"/>
-            <a:ext cx="2590800" cy="369332"/>
+            <a:off x="8822042" y="3605145"/>
+            <a:ext cx="3476907" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="85000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-MX" dirty="0"/>
               <a:t>CORRODE: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-MX" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
@@ -5732,51 +9378,51 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="38914" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1981200" y="333375"/>
             <a:ext cx="8229600" cy="647700"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-ES" sz="3600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000CC"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="C0C0C0"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Verbos intransitivos</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-ES" sz="3600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="990000"/>
                 </a:solidFill>
                 <a:effectLst>
@@ -5818,343 +9464,345 @@
                 <a:solidFill>
                   <a:srgbClr val="0000CC"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="C0C0C0"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-ES" sz="4000" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="32771" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1703389" y="1052514"/>
-            <a:ext cx="9664266" cy="5616575"/>
+            <a:off x="446809" y="981076"/>
+            <a:ext cx="10920846" cy="5688014"/>
           </a:xfrm>
           <a:ln w="57150" cmpd="thinThick">
             <a:solidFill>
               <a:srgbClr val="0000CC"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:lnSpc>
                 <a:spcPct val="105000"/>
               </a:lnSpc>
               <a:buFontTx/>
               <a:buAutoNum type="arabicPeriod" startAt="31"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2600" dirty="0"/>
               <a:t>The sun and moon both </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>rise</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2600" dirty="0"/>
               <a:t> in the east and </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>set </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2600" dirty="0"/>
               <a:t>in the west.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:lnSpc>
                 <a:spcPct val="105000"/>
               </a:lnSpc>
               <a:buFontTx/>
               <a:buAutoNum type="arabicPeriod" startAt="31"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2600" dirty="0"/>
               <a:t>The more heat, the faster ice </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>melts</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2600" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:lnSpc>
                 <a:spcPct val="105000"/>
               </a:lnSpc>
               <a:buFontTx/>
               <a:buAutoNum type="arabicPeriod" startAt="31"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2600" dirty="0"/>
               <a:t>Which frozen liquid </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>melts</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2600" dirty="0"/>
               <a:t> the fastest? </a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR" dirty="0"/>
+            <a:endParaRPr lang="es-AR" sz="2600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:lnSpc>
                 <a:spcPct val="105000"/>
               </a:lnSpc>
               <a:buFontTx/>
               <a:buAutoNum type="arabicPeriod" startAt="31"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2600" dirty="0" err="1"/>
               <a:t>Most</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2600" dirty="0" err="1"/>
               <a:t>structural</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" u="sng" dirty="0" err="1">
+              <a:rPr lang="es-AR" sz="2600" u="sng" dirty="0" err="1">
                 <a:hlinkClick r:id="rId2" tooltip="Alloy"/>
               </a:rPr>
               <a:t>alloys</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" b="1" dirty="0" err="1">
+              <a:rPr lang="es-AR" sz="2600" b="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>corrode</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2600" dirty="0" err="1"/>
               <a:t>merely</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2600" dirty="0" err="1"/>
               <a:t>from</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2600" dirty="0" err="1"/>
               <a:t>exposure</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2600" dirty="0" err="1"/>
               <a:t>to</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2600" dirty="0" err="1"/>
               <a:t>moisture</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2600" dirty="0"/>
               <a:t> in </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2600" dirty="0" err="1"/>
               <a:t>the</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0">
+              <a:rPr lang="es-AR" sz="2600" dirty="0">
                 <a:hlinkClick r:id="rId3" tooltip="Air"/>
               </a:rPr>
               <a:t>air</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2600" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:lnSpc>
                 <a:spcPct val="105000"/>
               </a:lnSpc>
               <a:buFontTx/>
               <a:buAutoNum type="arabicPeriod" startAt="31"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2600" dirty="0"/>
               <a:t>Zink </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>dissolves</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2600" dirty="0"/>
               <a:t> in salt water.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:lnSpc>
                 <a:spcPct val="105000"/>
               </a:lnSpc>
               <a:buFontTx/>
               <a:buAutoNum type="arabicPeriod" startAt="31"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2600" dirty="0"/>
               <a:t>A suspension is different from a solution. The solid particles </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0"/>
               <a:t>have</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>not dissolved </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2600" dirty="0"/>
               <a:t>but are suspended in the liquid.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Rectángulo"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5221995" y="1465243"/>
             <a:ext cx="627962" cy="88135"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFF00"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="FFC000"/>
@@ -6358,409 +10006,346 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2722502" y="498432"/>
-            <a:ext cx="8643998" cy="6143668"/>
+            <a:off x="2722501" y="498432"/>
+            <a:ext cx="9362125" cy="6143668"/>
           </a:xfrm>
           <a:ln w="38100">
             <a:solidFill>
               <a:srgbClr val="0033CC"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod" startAt="37"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2600" dirty="0"/>
               <a:t> A solid </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>dissolves</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2600" dirty="0"/>
               <a:t> in a liquid when it </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>mixes</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2600" dirty="0"/>
               <a:t> completely with the liquid.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod" startAt="37"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod" startAt="37"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>If a substance is soluble in water, then we can show it </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>dissolving</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod" startAt="37"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod" startAt="37"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2600" dirty="0"/>
               <a:t> You see streamers of color </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>precipitate</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2600" dirty="0"/>
               <a:t>downward through the water. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="1000" dirty="0"/>
+            <a:endParaRPr lang="es-AR" sz="2600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod" startAt="37"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2600" dirty="0" err="1"/>
               <a:t>Why</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2600" dirty="0" err="1"/>
+              <a:t>does</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="2600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="2600" dirty="0" err="1"/>
               <a:t>stainless</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2600" dirty="0" err="1"/>
               <a:t>steel</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" b="1" dirty="0" err="1">
+              <a:rPr lang="es-AR" sz="2600" b="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
-              <a:t>corrodes</a:t>
-[...71 lines deleted...]
-              </a:rPr>
               <a:t>corrode</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2600" dirty="0"/>
               <a:t>?</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR" b="1" dirty="0">
+            <a:endParaRPr lang="es-AR" sz="2600" b="1" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod" startAt="37"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1000" dirty="0">
+            <a:endParaRPr lang="en-US" sz="2600" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod" startAt="37"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>These substances </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>separate</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> when </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>dissolved </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>in water.</a:t>
             </a:r>
-            <a:endParaRPr lang="es-ES" dirty="0">
+            <a:endParaRPr lang="es-ES" sz="2600" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="es-AR" dirty="0"/>
+            <a:endParaRPr lang="es-AR" sz="2600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Imagen 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6E37F4E-5E19-40FB-91AD-1BE4C9083FCE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -6780,188 +10365,50 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADCFF504-C957-42A0-9EB2-38E13BD7AEAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="513246" y="3852288"/>
             <a:ext cx="2003310" cy="2623382"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...136 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="267659932"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="50411"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow" advTm="50411"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
@@ -6977,187 +10424,219 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="45058" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="838200" indent="-838200">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" b="1">
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="990000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="C0C0C0"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
-              <a:t>Formas impersonales YOU y ONE</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="es-ES" sz="3600" b="1">
+              <a:t>Formas </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="990000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="C0C0C0"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
+              <a:t>impersonales</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="990000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="C0C0C0"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t> YOU y ONE</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-ES" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="990000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="C0C0C0"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
             </a:br>
-            <a:endParaRPr lang="es-ES" sz="3600" b="1">
+            <a:endParaRPr lang="es-ES" sz="3600" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="990000"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="C0C0C0"/>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="38915" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
+          <a:xfrm>
+            <a:off x="800100" y="1371600"/>
+            <a:ext cx="10494818" cy="4876799"/>
+          </a:xfrm>
           <a:ln w="57150">
             <a:solidFill>
               <a:srgbClr val="FFC000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0"/>
               <a:t>68. One</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2600" dirty="0"/>
               <a:t> can anticipate the content of the text by reading its title.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2600" dirty="0"/>
               <a:t>69. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0"/>
               <a:t>One may ask why this technique has been adopted so late.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2600" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0"/>
               <a:t>59. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>You</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2600" dirty="0"/>
               <a:t>must be careful </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>when working </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2600" dirty="0"/>
               <a:t>with statistics.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2469382369"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="72407"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow" advTm="72407"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
@@ -7167,84 +10646,77 @@
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="33794" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="646111" y="203329"/>
+            <a:ext cx="9404723" cy="781456"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="838200" indent="-838200">
               <a:defRPr/>
             </a:pPr>
-            <a:br>
+            <a:r>
               <a:rPr lang="es-ES" sz="3400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="990000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="C0C0C0"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
-            </a:br>
-[...11 lines deleted...]
-              <a:t>         </a:t>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-ES" sz="3400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000CC"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="C0C0C0"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Voz pasiva con elipsis e -</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-ES" sz="3400" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="0000CC"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="C0C0C0"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
@@ -7273,227 +10745,240 @@
                     <a:srgbClr val="C0C0C0"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="es-ES" sz="3400" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="0000CC"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="C0C0C0"/>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28675" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="951020" y="1223762"/>
-            <a:ext cx="11026332" cy="5202795"/>
+            <a:off x="646111" y="1452694"/>
+            <a:ext cx="11331241" cy="5041624"/>
           </a:xfrm>
           <a:ln w="57150" cmpd="thinThick">
             <a:solidFill>
               <a:srgbClr val="0000CC"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
-              <a:buNone/>
-[...4 lines deleted...]
-            <a:pPr marL="609600" indent="-609600">
               <a:buFontTx/>
               <a:buAutoNum type="arabicPeriod" startAt="11"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3000" b="1" dirty="0"/>
               <a:t>When getting ready</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0">
-[...13 lines deleted...]
-                  <a:srgbClr val="FF0000"/>
+              <a:rPr lang="en-US" sz="3000" dirty="0"/>
+              <a:t> to leave</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3000" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>the firemen </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:rPr lang="en-US" sz="3000" dirty="0"/>
               <a:t>were called for an emergency.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:buFontTx/>
               <a:buAutoNum type="arabicPeriod" startAt="11"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3600" b="1" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="3000" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:buFontTx/>
               <a:buAutoNum type="arabicPeriod" startAt="11"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="3000" b="1" dirty="0"/>
               <a:t>When used </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:rPr lang="en-US" sz="3000" dirty="0"/>
               <a:t>in construction, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" u="sng" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="accent5">
+              <a:rPr lang="en-US" sz="3000" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>these materials </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:rPr lang="en-US" sz="3000" dirty="0"/>
               <a:t>provide elasticity </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="3000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>to</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:rPr lang="en-US" sz="3000" dirty="0"/>
               <a:t> the building.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:buFontTx/>
               <a:buAutoNum type="arabicPeriod" startAt="11"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="3000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:buFontTx/>
               <a:buAutoNum type="arabicPeriod" startAt="11"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:rPr lang="en-US" sz="3000" dirty="0"/>
               <a:t>This is </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" u="sng" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="FF6600"/>
+              <a:rPr lang="en-US" sz="3000" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
-              <a:t>the eclipse </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3600" b="1" dirty="0"/>
+              <a:t>the eclipse</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3000" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3000" b="1" dirty="0"/>
               <a:t>as observed</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:rPr lang="en-US" sz="3000" dirty="0"/>
               <a:t> just before the beginning of the annular phase.</a:t>
             </a:r>
-            <a:endParaRPr lang="es-ES" sz="3600" dirty="0"/>
+            <a:endParaRPr lang="es-ES" sz="3000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Flecha curvada hacia abajo"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000" flipV="1">
-            <a:off x="2369546" y="1047026"/>
-            <a:ext cx="4957587" cy="1041095"/>
+            <a:off x="2925775" y="691755"/>
+            <a:ext cx="4490414" cy="837536"/>
           </a:xfrm>
           <a:prstGeom prst="curvedDownArrow">
             <a:avLst>
               <a:gd name="adj1" fmla="val 0"/>
               <a:gd name="adj2" fmla="val 70494"/>
               <a:gd name="adj3" fmla="val 43667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent4">
               <a:lumMod val="60000"/>
               <a:lumOff val="40000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln w="57150">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
@@ -7507,51 +10992,51 @@
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="es-AR">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Flecha curvada hacia abajo"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000" flipV="1">
-            <a:off x="2280491" y="2743199"/>
+            <a:off x="2603133" y="2213263"/>
             <a:ext cx="5135698" cy="907057"/>
           </a:xfrm>
           <a:prstGeom prst="curvedDownArrow">
             <a:avLst>
               <a:gd name="adj1" fmla="val 0"/>
               <a:gd name="adj2" fmla="val 70494"/>
               <a:gd name="adj3" fmla="val 43667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent3">
               <a:lumMod val="40000"/>
               <a:lumOff val="60000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln w="57150">
             <a:solidFill>
               <a:srgbClr val="0070C0"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
@@ -7566,52 +11051,52 @@
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="es-AR">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="6 Flecha curvada hacia abajo"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2369546" y="4508894"/>
-            <a:ext cx="2016087" cy="896412"/>
+            <a:off x="3538959" y="4088313"/>
+            <a:ext cx="2016087" cy="719006"/>
           </a:xfrm>
           <a:prstGeom prst="curvedDownArrow">
             <a:avLst>
               <a:gd name="adj1" fmla="val 0"/>
               <a:gd name="adj2" fmla="val 70494"/>
               <a:gd name="adj3" fmla="val 43667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFF00"/>
           </a:solidFill>
           <a:ln w="57150">
             <a:solidFill>
               <a:srgbClr val="FFC000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
@@ -7991,142 +11476,178 @@
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29698" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="695459" y="631065"/>
             <a:ext cx="10148551" cy="5589431"/>
           </a:xfrm>
           <a:ln w="57150" cmpd="thinThick">
             <a:solidFill>
               <a:srgbClr val="0000CC"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3400" b="1" dirty="0"/>
-[...13 lines deleted...]
-                </a:solidFill>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0"/>
+              <a:t>59. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
-              <a:t>when working </a:t>
-[...25 lines deleted...]
-                </a:solidFill>
+              <a:t>You</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:t>must be careful </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
+              <a:t>when working </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:t>with statistics.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="3400" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3400" b="1" dirty="0"/>
+              <a:t>17. The lowest resistance observed was  420 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>when working </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3400" b="1" dirty="0"/>
+              <a:t>through 10 ohms.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="609600" indent="-609600">
+              <a:buFontTx/>
+              <a:buAutoNum type="arabicPeriod" startAt="16"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="3400" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3400" b="1" dirty="0"/>
+              <a:t>18.  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
               <a:t>If working </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3400" b="1" dirty="0"/>
               <a:t>under standard conditions </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3400" b="1" dirty="0">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>one</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3400" b="1" dirty="0"/>
               <a:t> might expect standard results.</a:t>
             </a:r>
             <a:endParaRPr lang="es-ES" sz="3400" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="875942994"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -8164,162 +11685,186 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Título 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365126"/>
             <a:ext cx="10515600" cy="652306"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:srgbClr val="CC00CC"/>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Pasivas</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="CC00CC"/>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t> con </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:srgbClr val="CC00CC"/>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>sujeto</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="CC00CC"/>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:srgbClr val="CC00CC"/>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>consciente</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="CC00CC"/>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t> o </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:srgbClr val="CC00CC"/>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>animado</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" b="1" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="CC00CC"/>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="40000"/>
+                  <a:lumOff val="60000"/>
+                </a:schemeClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Marcador de contenido 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1017432"/>
             <a:ext cx="10752786" cy="5383368"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="3600" dirty="0"/>
               <a:t>They told </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="CC00CC"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>me</a:t>
+              <a:t>the engineer</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="3600" dirty="0"/>
               <a:t> to come </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" sz="3600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-GB" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="CC00CC"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>I </a:t>
+              <a:t>The engineer </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="3600" dirty="0"/>
               <a:t>was told to come.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" sz="3600" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="3600" dirty="0"/>
               <a:t>Someone has given </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="3600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="CC00CC"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>her</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="3600" dirty="0"/>
               <a:t> the news.</a:t>
@@ -8331,67 +11876,67 @@
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-GB" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="CC00CC"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>She</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="3600" dirty="0"/>
               <a:t> has been given the news.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectángulo 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5267739" y="1208073"/>
-            <a:ext cx="6808082" cy="923330"/>
+            <a:off x="5666017" y="1582146"/>
+            <a:ext cx="5990743" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="es-ES" sz="5400" b="1" cap="none" spc="0" dirty="0">
+              <a:rPr lang="es-ES" sz="4000" b="1" cap="none" spc="0" dirty="0">
                 <a:ln w="12700">
                   <a:solidFill>
                     <a:schemeClr val="accent1"/>
                   </a:solidFill>
                   <a:prstDash val="solid"/>
                 </a:ln>
                 <a:pattFill prst="pct50">
                   <a:fgClr>
                     <a:schemeClr val="accent1"/>
                   </a:fgClr>
                   <a:bgClr>
                     <a:schemeClr val="accent1">
                       <a:lumMod val="20000"/>
                       <a:lumOff val="80000"/>
                     </a:schemeClr>
                   </a:bgClr>
                 </a:pattFill>
                 <a:effectLst>
                   <a:outerShdw dist="38100" dir="2640000" algn="bl" rotWithShape="0">
                     <a:schemeClr val="accent1"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Se + clítico (le, nos, les)</a:t>
             </a:r>
@@ -8918,337 +12463,339 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1981200" y="1142984"/>
             <a:ext cx="8229600" cy="4786346"/>
           </a:xfrm>
           <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="0000CC"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="es-AR" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="es-AR" b="1" dirty="0">
+            <a:endParaRPr lang="es-AR" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>I</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0" err="1"/>
               <a:t>was</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0" err="1"/>
               <a:t>given</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0" err="1"/>
               <a:t>the</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0" err="1"/>
               <a:t>results</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0" err="1"/>
               <a:t>this</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0" err="1"/>
               <a:t>morning</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="es-AR" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="es-AR" b="1" dirty="0" err="1">
+            <a:endParaRPr lang="es-AR" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="2800" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>You</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0" err="1"/>
               <a:t>will</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0" err="1"/>
               <a:t>be</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0" err="1"/>
               <a:t>given</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0" err="1"/>
               <a:t>the</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0" err="1"/>
               <a:t>results</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0" err="1"/>
               <a:t>tomorrow</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="es-AR" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="es-AR" b="1" dirty="0" err="1">
+            <a:endParaRPr lang="es-AR" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="2800" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>We</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0" err="1"/>
               <a:t>were</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0" err="1"/>
               <a:t>given</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0" err="1"/>
               <a:t>the</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0" err="1"/>
               <a:t>results</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0" err="1"/>
               <a:t>this</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0" err="1"/>
               <a:t>morning</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="es-AR" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="es-AR" b="1" dirty="0" err="1">
+            <a:endParaRPr lang="es-AR" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="2800" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>They</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0"/>
               <a:t> are </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0" err="1"/>
               <a:t>being</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0" err="1"/>
               <a:t>given</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0" err="1"/>
               <a:t>the</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0" err="1"/>
               <a:t>results</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0" err="1"/>
               <a:t>right</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0" err="1"/>
               <a:t>now</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0"/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2763955781"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="31162"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow" advTm="31162"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
@@ -9293,604 +12840,272 @@
                 <a:solidFill>
                   <a:srgbClr val="0000CC"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="C0C0C0"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Pasivas con sujeto consciente o animado</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-ES" sz="4000" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30723" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="572878" y="1222872"/>
             <a:ext cx="10928732" cy="5374779"/>
           </a:xfrm>
           <a:ln w="57150" cmpd="thinThick">
             <a:solidFill>
               <a:srgbClr val="0000CC"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:lnSpc>
                 <a:spcPct val="85000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:lnSpc>
                 <a:spcPts val="3900"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
               <a:t>19. A hundred and thirty two</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
               <a:t>scientists </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>were given</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t>grants enabling </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" u="sng" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" u="sng" dirty="0"/>
               <a:t>them</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t> to </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>attend</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t> twenty-nine different international scientific meetings     and also, during the course of the project,  </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
               <a:t>more than a hundred developing country</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
               <a:t>scientists </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>were given</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t>advanced training.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:lnSpc>
                 <a:spcPts val="3900"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
               <a:t>20. Washington </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" err="1"/>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1"/>
               <a:t>Programme</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
               <a:t> officers at the US National Science Foundation (NSF) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>have been told </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t>to stop using their influence with principal investigators to negotiate down the size of research grants.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:lnSpc>
                 <a:spcPct val="75000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="es-ES" sz="2400" dirty="0"/>
-          </a:p>
-[...136 lines deleted...]
-            <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3434144871"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="357593"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow" advTm="357593"/>
     </mc:Fallback>
   </mc:AlternateContent>
-  <p:timing>
-[...192 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30722" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
@@ -10066,116 +13281,109 @@
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="37890" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="583766" y="34192"/>
+            <a:ext cx="10510220" cy="994508"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="838200" indent="-838200">
               <a:defRPr/>
             </a:pPr>
-            <a:br>
-[...10 lines deleted...]
-            </a:br>
             <a:r>
               <a:rPr lang="es-ES" sz="3600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000CC"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="C0C0C0"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Frases verbales pasivas con significado específico</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-ES" sz="4000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000CC"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>:</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="es-ES" sz="4000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000CC"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="es-ES" sz="4000" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="0000CC"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="37891" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1981200" y="1500174"/>
             <a:ext cx="9112786" cy="5097476"/>
           </a:xfrm>
           <a:ln w="57150" cmpd="thinThick">
             <a:solidFill>
               <a:srgbClr val="0000CC"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="1409700" lvl="2" indent="-609600">
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="es-ES" sz="4000" b="1" dirty="0">
@@ -10331,221 +13539,241 @@
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="3" name="Tabla 2"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3681184791"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="208589183"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="838201" y="1133342"/>
-          <a:ext cx="10255786" cy="5463017"/>
+          <a:off x="583767" y="1133342"/>
+          <a:ext cx="11386562" cy="5463017"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="2046696">
+                <a:gridCol w="2272359">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3615166611"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="2880088">
+                <a:gridCol w="3197639">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="775391027"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="2440079">
+                <a:gridCol w="2709116">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1926295816"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="2888923">
+                <a:gridCol w="3207448">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1185268216"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="535748">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2400" dirty="0" err="1">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Make</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2400" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t> use of</a:t>
                       </a:r>
                       <a:endParaRPr lang="es-AR" sz="2400" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
-                      <a:srgbClr val="FFCCFF"/>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2000" b="1" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Usar/aprovechar</a:t>
                       </a:r>
                       <a:endParaRPr lang="es-AR" sz="2000" b="1" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
-                      <a:srgbClr val="FFCCFF"/>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
                           <a:solidFill>
-                            <a:srgbClr val="FF0000"/>
+                            <a:schemeClr val="accent2">
+                              <a:lumMod val="40000"/>
+                              <a:lumOff val="60000"/>
+                            </a:schemeClr>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Be </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2400" b="1" dirty="0" err="1">
                           <a:solidFill>
-                            <a:srgbClr val="FF0000"/>
+                            <a:schemeClr val="accent2">
+                              <a:lumMod val="40000"/>
+                              <a:lumOff val="60000"/>
+                            </a:schemeClr>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>made</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
                           <a:solidFill>
-                            <a:srgbClr val="FF0000"/>
+                            <a:schemeClr val="accent2">
+                              <a:lumMod val="40000"/>
+                              <a:lumOff val="60000"/>
+                            </a:schemeClr>
                           </a:solidFill>
                         </a:rPr>
                         <a:t> use of</a:t>
                       </a:r>
                       <a:endParaRPr lang="es-AR" sz="2400" b="1" dirty="0">
                         <a:solidFill>
-                          <a:srgbClr val="FF0000"/>
+                          <a:schemeClr val="accent2">
+                            <a:lumMod val="40000"/>
+                            <a:lumOff val="60000"/>
+                          </a:schemeClr>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
-                      <a:srgbClr val="FFCCFF"/>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2000" b="1" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Hacerse uso de</a:t>
                       </a:r>
                       <a:endParaRPr lang="es-AR" sz="2000" b="1" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
-                      <a:srgbClr val="FFCCFF"/>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="504808226"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="1404735">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="2" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
@@ -10625,170 +13853,223 @@
                             <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                               <a:srgbClr val="000000">
                                 <a:alpha val="43137"/>
                               </a:srgbClr>
                             </a:outerShdw>
                           </a:effectLst>
                         </a:rPr>
                         <a:t>for</a:t>
                       </a:r>
                       <a:endParaRPr lang="es-ES" sz="2400" b="1" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:effectLst>
                           <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                             <a:srgbClr val="000000">
                               <a:alpha val="43137"/>
                             </a:srgbClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
-                      <a:srgbClr val="FFCCFF"/>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="es-MX" sz="2000" b="1" dirty="0"/>
+                        <a:rPr lang="es-MX" sz="2000" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2">
+                              <a:lumMod val="90000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                        </a:rPr>
                         <a:t>Tener en cuenta /considerar /tolerar</a:t>
                       </a:r>
-                      <a:endParaRPr lang="es-AR" sz="2000" b="1" dirty="0"/>
+                      <a:endParaRPr lang="es-AR" sz="2000" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx2">
+                            <a:lumMod val="90000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
-                      <a:srgbClr val="FFCCFF"/>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
                           <a:solidFill>
-                            <a:srgbClr val="FF0000"/>
+                            <a:schemeClr val="accent2">
+                              <a:lumMod val="40000"/>
+                              <a:lumOff val="60000"/>
+                            </a:schemeClr>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Be </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2400" b="1" dirty="0" err="1">
                           <a:solidFill>
-                            <a:srgbClr val="FF0000"/>
+                            <a:schemeClr val="accent2">
+                              <a:lumMod val="40000"/>
+                              <a:lumOff val="60000"/>
+                            </a:schemeClr>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>made</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
                           <a:solidFill>
-                            <a:srgbClr val="FF0000"/>
+                            <a:schemeClr val="accent2">
+                              <a:lumMod val="40000"/>
+                              <a:lumOff val="60000"/>
+                            </a:schemeClr>
                           </a:solidFill>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2400" b="1" dirty="0" err="1">
                           <a:solidFill>
-                            <a:srgbClr val="FF0000"/>
+                            <a:schemeClr val="accent2">
+                              <a:lumMod val="40000"/>
+                              <a:lumOff val="60000"/>
+                            </a:schemeClr>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>allowance</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
                           <a:solidFill>
-                            <a:srgbClr val="FF0000"/>
+                            <a:schemeClr val="accent2">
+                              <a:lumMod val="40000"/>
+                              <a:lumOff val="60000"/>
+                            </a:schemeClr>
                           </a:solidFill>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2400" b="1" dirty="0" err="1">
                           <a:solidFill>
-                            <a:srgbClr val="FF0000"/>
+                            <a:schemeClr val="accent2">
+                              <a:lumMod val="40000"/>
+                              <a:lumOff val="60000"/>
+                            </a:schemeClr>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>for</a:t>
                       </a:r>
                       <a:endParaRPr lang="es-AR" sz="2400" b="1" dirty="0">
                         <a:solidFill>
-                          <a:srgbClr val="FF0000"/>
+                          <a:schemeClr val="accent2">
+                            <a:lumMod val="40000"/>
+                            <a:lumOff val="60000"/>
+                          </a:schemeClr>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
-                      <a:srgbClr val="FFCCFF"/>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="es-ES" sz="2000" b="1" dirty="0"/>
+                        <a:rPr lang="es-ES" sz="2000" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2">
+                              <a:lumMod val="90000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                        </a:rPr>
                         <a:t>Tenerse en cuenta</a:t>
                       </a:r>
-                      <a:endParaRPr lang="es-AR" sz="2000" b="1" dirty="0"/>
+                      <a:endParaRPr lang="es-AR" sz="2000" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx2">
+                            <a:lumMod val="90000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
-                      <a:srgbClr val="FFCCFF"/>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="202842191"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="1110792">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="2" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
@@ -10838,154 +14119,201 @@
                             <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                               <a:srgbClr val="000000">
                                 <a:alpha val="43137"/>
                               </a:srgbClr>
                             </a:outerShdw>
                           </a:effectLst>
                         </a:rPr>
                         <a:t>for</a:t>
                       </a:r>
                       <a:endParaRPr lang="es-ES" sz="2400" b="1" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:effectLst>
                           <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                             <a:srgbClr val="000000">
                               <a:alpha val="43137"/>
                             </a:srgbClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
-                      <a:srgbClr val="FFCCFF"/>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="es-MX" sz="2000" b="1" dirty="0"/>
+                        <a:rPr lang="es-MX" sz="2000" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2">
+                              <a:lumMod val="90000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                        </a:rPr>
                         <a:t>Explicar / representar/ dar cuenta de</a:t>
                       </a:r>
-                      <a:endParaRPr lang="es-AR" sz="2000" b="1" dirty="0"/>
+                      <a:endParaRPr lang="es-AR" sz="2000" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx2">
+                            <a:lumMod val="90000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
-                      <a:srgbClr val="FFCCFF"/>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
                           <a:solidFill>
-                            <a:srgbClr val="FF0000"/>
+                            <a:schemeClr val="accent2">
+                              <a:lumMod val="40000"/>
+                              <a:lumOff val="60000"/>
+                            </a:schemeClr>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Be </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2400" b="1" dirty="0" err="1">
                           <a:solidFill>
-                            <a:srgbClr val="FF0000"/>
+                            <a:schemeClr val="accent2">
+                              <a:lumMod val="40000"/>
+                              <a:lumOff val="60000"/>
+                            </a:schemeClr>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>accounted</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
                           <a:solidFill>
-                            <a:srgbClr val="FF0000"/>
+                            <a:schemeClr val="accent2">
+                              <a:lumMod val="40000"/>
+                              <a:lumOff val="60000"/>
+                            </a:schemeClr>
                           </a:solidFill>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2400" b="1" dirty="0" err="1">
                           <a:solidFill>
-                            <a:srgbClr val="FF0000"/>
+                            <a:schemeClr val="accent2">
+                              <a:lumMod val="40000"/>
+                              <a:lumOff val="60000"/>
+                            </a:schemeClr>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>for</a:t>
                       </a:r>
                       <a:endParaRPr lang="es-AR" sz="2400" b="1" dirty="0">
                         <a:solidFill>
-                          <a:srgbClr val="FF0000"/>
+                          <a:schemeClr val="accent2">
+                            <a:lumMod val="40000"/>
+                            <a:lumOff val="60000"/>
+                          </a:schemeClr>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
-                      <a:srgbClr val="FFCCFF"/>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="es-ES" sz="2000" b="1" dirty="0"/>
+                        <a:rPr lang="es-ES" sz="2000" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2">
+                              <a:lumMod val="90000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                        </a:rPr>
                         <a:t>explicarse</a:t>
                       </a:r>
-                      <a:endParaRPr lang="es-AR" sz="2000" b="1" dirty="0"/>
+                      <a:endParaRPr lang="es-AR" sz="2000" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx2">
+                            <a:lumMod val="90000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
-                      <a:srgbClr val="FFCCFF"/>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="523379629"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="1447395">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="2" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
@@ -11045,145 +14373,195 @@
                         <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst>
                             <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                               <a:srgbClr val="000000">
                                 <a:alpha val="43137"/>
                               </a:srgbClr>
                             </a:outerShdw>
                           </a:effectLst>
                         </a:rPr>
                         <a:t> (of)</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:endParaRPr lang="es-AR" sz="2400" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
-                      <a:srgbClr val="FFCCFF"/>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="es-ES" sz="2000" b="1" dirty="0"/>
+                        <a:rPr lang="es-ES" sz="2000" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2">
+                              <a:lumMod val="90000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                        </a:rPr>
                         <a:t>Tener cuidado</a:t>
                       </a:r>
-                      <a:endParaRPr lang="es-AR" sz="2000" b="1" dirty="0"/>
+                      <a:endParaRPr lang="es-AR" sz="2000" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx2">
+                            <a:lumMod val="90000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
-                      <a:srgbClr val="FFCCFF"/>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2400" b="1" dirty="0" err="1">
                           <a:solidFill>
-                            <a:srgbClr val="FF0000"/>
+                            <a:schemeClr val="accent2">
+                              <a:lumMod val="40000"/>
+                              <a:lumOff val="60000"/>
+                            </a:schemeClr>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Care</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
                           <a:solidFill>
-                            <a:srgbClr val="FF0000"/>
+                            <a:schemeClr val="accent2">
+                              <a:lumMod val="40000"/>
+                              <a:lumOff val="60000"/>
+                            </a:schemeClr>
                           </a:solidFill>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2400" b="1" dirty="0" err="1">
                           <a:solidFill>
-                            <a:srgbClr val="FF0000"/>
+                            <a:schemeClr val="accent2">
+                              <a:lumMod val="40000"/>
+                              <a:lumOff val="60000"/>
+                            </a:schemeClr>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>should</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
                           <a:solidFill>
-                            <a:srgbClr val="FF0000"/>
+                            <a:schemeClr val="accent2">
+                              <a:lumMod val="40000"/>
+                              <a:lumOff val="60000"/>
+                            </a:schemeClr>
                           </a:solidFill>
                         </a:rPr>
                         <a:t> be </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2400" b="1" dirty="0" err="1">
                           <a:solidFill>
-                            <a:srgbClr val="FF0000"/>
+                            <a:schemeClr val="accent2">
+                              <a:lumMod val="40000"/>
+                              <a:lumOff val="60000"/>
+                            </a:schemeClr>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>taken</a:t>
                       </a:r>
                       <a:endParaRPr lang="es-AR" sz="2400" b="1" dirty="0">
                         <a:solidFill>
-                          <a:srgbClr val="FF0000"/>
+                          <a:schemeClr val="accent2">
+                            <a:lumMod val="40000"/>
+                            <a:lumOff val="60000"/>
+                          </a:schemeClr>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
-                      <a:srgbClr val="FFCCFF"/>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="es-ES" sz="2000" b="1" dirty="0"/>
+                        <a:rPr lang="es-ES" sz="2000" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2">
+                              <a:lumMod val="90000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                        </a:rPr>
                         <a:t>Debe cuidarse que /debe tenerse cuidado de que + subjuntivo</a:t>
                       </a:r>
-                      <a:endParaRPr lang="es-AR" sz="2000" b="1" dirty="0"/>
+                      <a:endParaRPr lang="es-AR" sz="2000" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx2">
+                            <a:lumMod val="90000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
-                      <a:srgbClr val="FFCCFF"/>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3216476046"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="964347">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="2" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
@@ -11236,165 +14614,221 @@
                               </a:srgbClr>
                             </a:outerShdw>
                           </a:effectLst>
                         </a:rPr>
                         <a:t>account</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst>
                             <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                               <a:srgbClr val="000000">
                                 <a:alpha val="43137"/>
                               </a:srgbClr>
                             </a:outerShdw>
                           </a:effectLst>
                         </a:rPr>
                         <a:t> (of)</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
-                      <a:srgbClr val="FFCCFF"/>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="es-MX" sz="2000" b="1" dirty="0"/>
+                        <a:rPr lang="es-MX" sz="2000" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2">
+                              <a:lumMod val="90000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                        </a:rPr>
                         <a:t>Tener en cuenta</a:t>
                       </a:r>
-                      <a:endParaRPr lang="es-AR" sz="2000" b="1" dirty="0"/>
+                      <a:endParaRPr lang="es-AR" sz="2000" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx2">
+                            <a:lumMod val="90000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                      </a:endParaRPr>
                     </a:p>
                     <a:p>
-                      <a:endParaRPr lang="es-AR" sz="2000" b="1" dirty="0"/>
+                      <a:endParaRPr lang="es-AR" sz="2000" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx2">
+                            <a:lumMod val="90000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
-                      <a:srgbClr val="FFCCFF"/>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2400" b="1" dirty="0" err="1">
                           <a:solidFill>
-                            <a:srgbClr val="FF0000"/>
+                            <a:schemeClr val="accent2">
+                              <a:lumMod val="40000"/>
+                              <a:lumOff val="60000"/>
+                            </a:schemeClr>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Account</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
                           <a:solidFill>
-                            <a:srgbClr val="FF0000"/>
+                            <a:schemeClr val="accent2">
+                              <a:lumMod val="40000"/>
+                              <a:lumOff val="60000"/>
+                            </a:schemeClr>
                           </a:solidFill>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2400" b="1" dirty="0" err="1">
                           <a:solidFill>
-                            <a:srgbClr val="FF0000"/>
+                            <a:schemeClr val="accent2">
+                              <a:lumMod val="40000"/>
+                              <a:lumOff val="60000"/>
+                            </a:schemeClr>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>should</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2400" b="1" dirty="0">
                           <a:solidFill>
-                            <a:srgbClr val="FF0000"/>
+                            <a:schemeClr val="accent2">
+                              <a:lumMod val="40000"/>
+                              <a:lumOff val="60000"/>
+                            </a:schemeClr>
                           </a:solidFill>
                         </a:rPr>
                         <a:t> be </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2400" b="1" dirty="0" err="1">
                           <a:solidFill>
-                            <a:srgbClr val="FF0000"/>
+                            <a:schemeClr val="accent2">
+                              <a:lumMod val="40000"/>
+                              <a:lumOff val="60000"/>
+                            </a:schemeClr>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>taken</a:t>
                       </a:r>
                       <a:endParaRPr lang="es-AR" sz="2400" b="1" dirty="0">
                         <a:solidFill>
-                          <a:srgbClr val="FF0000"/>
+                          <a:schemeClr val="accent2">
+                            <a:lumMod val="40000"/>
+                            <a:lumOff val="60000"/>
+                          </a:schemeClr>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
-                      <a:srgbClr val="FFCCFF"/>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="es-ES" sz="2000" b="1" dirty="0"/>
+                        <a:rPr lang="es-ES" sz="2000" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2">
+                              <a:lumMod val="90000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                        </a:rPr>
                         <a:t>Debe tenerse en cuenta</a:t>
                       </a:r>
-                      <a:endParaRPr lang="es-AR" sz="2000" b="1" dirty="0"/>
+                      <a:endParaRPr lang="es-AR" sz="2000" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx2">
+                            <a:lumMod val="90000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
-                      <a:srgbClr val="FFCCFF"/>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3740179205"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2206213147"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
@@ -11495,234 +14929,184 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectángulo 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8852011-9362-4379-88DF-58E595422DD7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="914400" y="1274340"/>
-            <a:ext cx="10194324" cy="3129062"/>
+            <a:ext cx="10194324" cy="3000821"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:buAutoNum type="arabicPeriod" startAt="20"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3200" dirty="0"/>
               <a:t>This important fact </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="3200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>was made use of </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3200" dirty="0"/>
-              <a:t>in the operation of     the mechanisms.</a:t>
+              <a:t>in the operation of the mechanisms.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0">
               <a:lnSpc>
                 <a:spcPts val="3000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200" b="1" dirty="0">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="C0C0C0"/>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="0">
               <a:lnSpc>
                 <a:spcPts val="3000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="C0C0C0"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>21. Care</a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t> should </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" sz="3200" dirty="0">
-                <a:solidFill>
-[...9 lines deleted...]
-                </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>be</a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" sz="3200" dirty="0">
-                <a:solidFill>
-[...9 lines deleted...]
-                </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="C0C0C0"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>take</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>n</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
-[...23 lines deleted...]
-              <a:t> exceed 80ºC.</a:t>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t> that the temperature does not exceed 80ºC.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="609600" lvl="0" indent="-609600">
               <a:lnSpc>
                 <a:spcPts val="3000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buAutoNum type="arabicPeriod" startAt="21"/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1790650259"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="55381"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow" advTm="55381"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
@@ -11736,171 +15120,123 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Marcador de contenido 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEF23C73-3DC0-46F9-A224-99B385FC1975}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1508557" y="806009"/>
+            <a:ext cx="8946541" cy="4195481"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="C0C0C0"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>22. Allowance</a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t> must be </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" sz="3200" dirty="0">
-                <a:solidFill>
-[...9 lines deleted...]
-                </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="C0C0C0"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>made for</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
               <a:t> the possibilities of heavy peak loads.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="3200" b="1" dirty="0">
-[...4 lines deleted...]
-              <a:t>23. No allowance</a:t>
+              <a:rPr lang="en-GB" sz="3200" dirty="0"/>
+              <a:t>23. No allowance has been </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="3200" dirty="0">
-                <a:solidFill>
-[...9 lines deleted...]
-                </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>made for </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="3200" dirty="0">
-[...20 lines deleted...]
-              <a:t> abnormal condition of interior surface.</a:t>
+              <a:rPr lang="en-GB" sz="3200" dirty="0"/>
+              <a:t>age, differences in diameter, or any abnormal condition of interior surface.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-AR" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectángulo 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F795698-69C6-4327-AB57-87AD490FBC66}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3048000" y="1605104"/>
             <a:ext cx="6096000" cy="954749"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -11928,332 +15264,186 @@
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="609600" lvl="0" indent="-609600">
               <a:lnSpc>
                 <a:spcPts val="3000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buAutoNum type="arabicPeriod" startAt="21"/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...36 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1686251126"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="160497"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow" advTm="160497"/>
     </mc:Fallback>
   </mc:AlternateContent>
-  <p:timing>
-[...85 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Marcador de contenido 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{879FD390-1A3C-42B0-946D-381E0CEFF1AC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="885103" y="1169691"/>
+            <a:ext cx="8946541" cy="4195481"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t>24. Considering first the chemistry involved, </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" sz="3200" dirty="0">
-                <a:solidFill>
-[...9 lines deleted...]
-                </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="C0C0C0"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>account must be taken</a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" sz="3200" dirty="0">
-                <a:solidFill>
-[...9 lines deleted...]
-                </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>of</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
               <a:t> the effects of the reactants on the metal. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3200" dirty="0"/>
               <a:t>25.  The useful work of the unit </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="3200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="C0C0C0"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>is accounted for</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3200" dirty="0"/>
               <a:t> by displacement of the oil.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-ES" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2357588340"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="46349"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow" advTm="46349"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
@@ -12266,52 +15456,52 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1727265" y="504995"/>
-            <a:ext cx="9333670" cy="6137105"/>
+            <a:off x="934096" y="720895"/>
+            <a:ext cx="9940887" cy="6137105"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPts val="3400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>26. Some machines have adjustable angle drive systems that can be changed </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
@@ -12501,557 +15691,129 @@
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>losses </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" u="sng" dirty="0"/>
               <a:t>due to </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>friction.</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="es-AR" dirty="0"/>
-[...290 lines deleted...]
-            </a:r>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="463496524"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="176874"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow" advTm="176874"/>
     </mc:Fallback>
   </mc:AlternateContent>
-  <p:timing>
-[...122 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="31746" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="489398" y="244700"/>
             <a:ext cx="10178604" cy="1172940"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="838200" indent="-838200">
               <a:defRPr/>
             </a:pPr>
-            <a:br>
-[...2 lines deleted...]
-                  <a:srgbClr val="990000"/>
+            <a:r>
+              <a:rPr lang="es-ES" sz="3500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="C0C0C0"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
-            </a:br>
-[...11 lines deleted...]
-              <a:t>Pasiva común con “se”</a:t>
+              <a:t>	Pasiva común con “se”</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="es-ES" sz="3500" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000CC"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="C0C0C0"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="es-ES" sz="3500" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000CC"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="C0C0C0"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Pasiva  con “se” al final de una oración</a:t>
@@ -13079,174 +15841,174 @@
                     <a:srgbClr val="C0C0C0"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="es-ES" sz="3600" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="990000"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="C0C0C0"/>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26627" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="386366" y="1275009"/>
             <a:ext cx="11147738" cy="5048692"/>
           </a:xfrm>
           <a:ln w="57150" cmpd="thickThin">
             <a:solidFill>
               <a:srgbClr val="0000CC"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:buFontTx/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
               <a:t>A similar molding made of untreated material </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" u="sng" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1" u="sng" dirty="0"/>
               <a:t>should be used</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:buFontTx/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:buFontTx/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
               <a:t>Several methods of determining moisture content </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" u="sng" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1" u="sng" dirty="0"/>
               <a:t>have been developed</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:buFontTx/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:buFontTx/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
               <a:t>By choosing your operating time with care, even greater distances </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" u="sng" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1" u="sng" dirty="0"/>
               <a:t>can be reached</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:buFontTx/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:buFontTx/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
               <a:t>In that case, special materials that have little or no change in resistance </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>over</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
               <a:t> a wide temperature range </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" u="sng" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1" u="sng" dirty="0"/>
               <a:t>are used</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="es-ES" b="1" dirty="0"/>
+            <a:endParaRPr lang="es-ES" sz="2400" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1268336740"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="209513"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow" advTm="209513"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
@@ -13267,168 +16029,196 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="32770" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-ES" sz="3600" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0000CC"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="C0C0C0"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Pasivas especiales </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="es-ES" sz="3600" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0000CC"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="C0C0C0"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="es-ES" sz="3600" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0000CC"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="C0C0C0"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>(pasiva + </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-ES" sz="3600" b="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:srgbClr val="0000CC"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="C0C0C0"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>to</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-ES" sz="3600" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0000CC"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="C0C0C0"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-ES" sz="3600" b="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:srgbClr val="0000CC"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="C0C0C0"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>infinitive</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-ES" sz="3600" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0000CC"/>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="C0C0C0"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="4000" dirty="0"/>
+              <a:rPr lang="es-ES" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27651" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="489630" y="1690688"/>
             <a:ext cx="11281660" cy="5167312"/>
           </a:xfrm>
           <a:ln w="57150" cmpd="thinThick">
             <a:solidFill>
               <a:srgbClr val="0000CC"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="92500"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3200" b="1" dirty="0"/>
               <a:t>5. These effects were supposed to have appeared previously. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="3200" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3200" b="1" dirty="0"/>
               <a:t>6. Conductors are said to offer a low resistance to the flow of current.</a:t>
             </a:r>
@@ -13580,362 +16370,418 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="199622" y="881723"/>
             <a:ext cx="11870028" cy="6259133"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="450850" indent="-450850" algn="l">
               <a:tabLst>
                 <a:tab pos="450850" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES" sz="3600" dirty="0">
+              <a:rPr lang="es-ES" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="CC00CC"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>1) Pasiva común sin </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="3600" dirty="0" err="1">
+              <a:rPr lang="es-ES" sz="3200" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="CC00CC"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>by</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="3600" dirty="0">
+              <a:rPr lang="es-ES" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="CC00CC"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t> + complemento agente. (2 traducciones posibles: con se y perifrástica)</a:t>
+              <a:t> + complemento agente. (2 traducciones posibles: con se y perifrástica, preferencia “se”)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="450850" algn="l">
               <a:tabLst>
                 <a:tab pos="450850" algn="l"/>
               </a:tabLst>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3600" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Several frequently used statistical indicators are introduced to verify the diagnostic ability of the sample entropy. </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="450850" algn="l">
               <a:tabLst>
                 <a:tab pos="450850" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0">
-[...14 lines deleted...]
-              <a:rPr lang="en-US" sz="3600" dirty="0" err="1"/>
+              <a:rPr lang="en-US" sz="3200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Varios</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0" err="1"/>
+              <a:rPr lang="en-US" sz="3200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>indicadores</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0" err="1"/>
+              <a:rPr lang="en-US" sz="3200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>estadísticos</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0" err="1"/>
+              <a:rPr lang="en-US" sz="3200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>usados</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0" err="1"/>
+              <a:rPr lang="en-US" sz="3200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>frecuentemente</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0"/>
-[...13 lines deleted...]
-                  <a:srgbClr val="CC00CC"/>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> son </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>introducidos</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="CC00CC"/>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>/</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="CC00CC"/>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>se </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" b="1" dirty="0" err="1">
-[...1 lines deleted...]
-                  <a:srgbClr val="CC00CC"/>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>introducen</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0">
-[...11 lines deleted...]
-              <a:rPr lang="en-US" sz="3600" dirty="0" err="1"/>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> para </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>verificar</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t> la </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0" err="1"/>
+              <a:rPr lang="en-US" sz="3200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>capacidad</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t> de </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0" err="1"/>
+              <a:rPr lang="en-US" sz="3200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>diagnóstico</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t> de la </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0" err="1"/>
+              <a:rPr lang="en-US" sz="3200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>entropía</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t> de </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0" err="1"/>
+              <a:rPr lang="en-US" sz="3200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>muestra</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="900113" indent="-900113" algn="l"/>
-            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="900113" indent="-900113" algn="l"/>
-            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="900113" indent="-900113" algn="l"/>
-            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="900113" indent="-900113" algn="l"/>
-            <a:endParaRPr lang="es-AR" sz="3600" dirty="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="758487138"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="3">
                                             <p:txEl>
-                                              <p:pRg st="2" end="2"/>
+                                              <p:pRg st="1" end="1"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="fade">
                                       <p:cBhvr>
                                         <p:cTn id="7" dur="1000"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="3">
                                             <p:txEl>
-                                              <p:pRg st="2" end="2"/>
+                                              <p:pRg st="1" end="1"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
                                         <p:cTn id="8" dur="1000" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="3">
                                             <p:txEl>
-                                              <p:pRg st="2" end="2"/>
+                                              <p:pRg st="1" end="1"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_x</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
                                         <p:cTn id="9" dur="1000" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="3">
                                             <p:txEl>
-                                              <p:pRg st="2" end="2"/>
+                                              <p:pRg st="1" end="1"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="#ppt_y+.1"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_y"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
@@ -13949,108 +16795,108 @@
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="11" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="12" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="13" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="3">
                                             <p:txEl>
-                                              <p:pRg st="3" end="3"/>
+                                              <p:pRg st="2" end="2"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="fade">
                                       <p:cBhvr>
                                         <p:cTn id="14" dur="1000"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="3">
                                             <p:txEl>
-                                              <p:pRg st="3" end="3"/>
+                                              <p:pRg st="2" end="2"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
                                         <p:cTn id="15" dur="1000" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="3">
                                             <p:txEl>
-                                              <p:pRg st="3" end="3"/>
+                                              <p:pRg st="2" end="2"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_x</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
                                         <p:cTn id="16" dur="1000" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="3">
                                             <p:txEl>
-                                              <p:pRg st="3" end="3"/>
+                                              <p:pRg st="2" end="2"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="#ppt_y+.1"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_y"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
@@ -14128,59 +16974,106 @@
                   <a:srgbClr val="CC00CC"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>2) Pasiva común con </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-ES" sz="3600" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="CC00CC"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>by</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-ES" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="CC00CC"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> + complemento agente. (Una sola traducción posible: perifrástica)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0"/>
-              <a:t>         </a:t>
+              <a:t>       </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0070C0"/>
-[...2 lines deleted...]
-              <a:t>Anyone wearing a respirator must be trained by the company.</a:t>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>  Anyone wearing a respirator </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>must be trained</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>by the company</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr indent="450850"/>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0" err="1"/>
               <a:t>Cualquiera</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0" err="1"/>
               <a:t>que</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0"/>
               <a:t> use un </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0" err="1"/>
               <a:t>respirador</a:t>
             </a:r>
             <a:r>
@@ -14229,175 +17122,111 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0" err="1"/>
               <a:t>por</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0"/>
               <a:t> la </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0" err="1"/>
               <a:t>compañía</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr indent="450850"/>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" strike="dblStrike" dirty="0" err="1">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3600" strike="dblStrike" dirty="0" err="1"/>
               <a:t>Cualquiera</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" strike="dblStrike" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3600" strike="dblStrike" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" strike="dblStrike" dirty="0" err="1">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3600" strike="dblStrike" dirty="0" err="1"/>
               <a:t>que</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" strike="dblStrike" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3600" strike="dblStrike" dirty="0"/>
               <a:t> use un </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" strike="dblStrike" dirty="0" err="1">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3600" strike="dblStrike" dirty="0" err="1"/>
               <a:t>respirador</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" strike="dblStrike" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3600" strike="dblStrike" dirty="0"/>
               <a:t> se </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" strike="dblStrike" dirty="0" err="1">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3600" strike="dblStrike" dirty="0" err="1"/>
               <a:t>debe</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" strike="dblStrike" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3600" strike="dblStrike" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" strike="dblStrike" dirty="0" err="1">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3600" strike="dblStrike" dirty="0" err="1"/>
               <a:t>ser</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" strike="dblStrike" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3600" strike="dblStrike" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" strike="dblStrike" dirty="0" err="1">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3600" strike="dblStrike" dirty="0" err="1"/>
               <a:t>entrenar</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" strike="dblStrike" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3600" strike="dblStrike" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" strike="dblStrike" dirty="0" err="1">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3600" strike="dblStrike" dirty="0" err="1"/>
               <a:t>por</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" strike="dblStrike" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3600" strike="dblStrike" dirty="0"/>
               <a:t> la </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" strike="dblStrike" dirty="0" err="1">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3600" strike="dblStrike" dirty="0" err="1"/>
               <a:t>compañía</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" strike="dblStrike" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3600" strike="dblStrike" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4026553943"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -14407,72 +17236,97 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Marcador de contenido 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="540913" y="643944"/>
             <a:ext cx="10812887" cy="5533019"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="92500"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-ES" sz="3400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="CC00CC"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>3) Pasiva al final de la oración (Una sola traducción posible: con se y al principio de la frase.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="900113" indent="-900113"/>
             <a:r>
               <a:rPr lang="en-US" sz="3400" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0070C0"/>
-[...2 lines deleted...]
-              <a:t>This test was repeated four times to ensure that similar results were achieved. </a:t>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>This test was repeated four times to ensure that similar results </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>were achieved.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="900113" indent="-449263"/>
             <a:r>
               <a:rPr lang="en-US" sz="3400" dirty="0" err="1"/>
               <a:t>Esta</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3400" dirty="0" err="1"/>
               <a:t>prueba</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3400" dirty="0" err="1"/>
               <a:t>fue</a:t>
             </a:r>
             <a:r>
@@ -14498,449 +17352,275 @@
             <a:r>
               <a:rPr lang="en-US" sz="3400" dirty="0" err="1"/>
               <a:t>veces</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3400" dirty="0"/>
               <a:t> para </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3400" dirty="0" err="1"/>
               <a:t>asegurar</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3400" dirty="0" err="1"/>
               <a:t>que</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="CC00CC"/>
+              <a:rPr lang="en-US" sz="3400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>se </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" dirty="0" err="1">
-[...1 lines deleted...]
-                  <a:srgbClr val="CC00CC"/>
+              <a:rPr lang="en-US" sz="3400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>logren</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3400" dirty="0" err="1"/>
               <a:t>resultados</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3400" dirty="0" err="1"/>
               <a:t>similares</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3400" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="900113" indent="-449263"/>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1"/>
               <a:t>Esta</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1"/>
               <a:t>prueba</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1"/>
               <a:t>fue</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1"/>
               <a:t>repetida</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1"/>
               <a:t>cuatro</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1"/>
               <a:t>veces</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0"/>
               <a:t> para </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1"/>
               <a:t>asegurar</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1"/>
               <a:t>que</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1"/>
               <a:t>resultados</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1"/>
               <a:t>similares</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0"/>
               <a:t> se </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1"/>
               <a:t>logren</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="900113" indent="-449263"/>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1"/>
               <a:t>Esta</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1"/>
               <a:t>prueba</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1"/>
               <a:t>fue</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1"/>
               <a:t>repetida</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1"/>
               <a:t>cuatro</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1"/>
               <a:t>veces</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0"/>
               <a:t> para </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1"/>
               <a:t>asegurar</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1"/>
               <a:t>que</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1"/>
               <a:t>sean</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1"/>
               <a:t>logrados</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1"/>
               <a:t>resultados</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="3400" strike="dblStrike" dirty="0" err="1"/>
               <a:t>similares</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3400" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" sz="3400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3925049131"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
@@ -15592,52 +18272,52 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Imagen 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E568F36-3737-4F2F-918C-C82EB59660AB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5466393" y="3262950"/>
-            <a:ext cx="4975067" cy="3379150"/>
+            <a:off x="5964382" y="3601192"/>
+            <a:ext cx="4477078" cy="3040907"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1700610760"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="161094"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow" advTm="161094"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
@@ -15656,59 +18336,58 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1026" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="3121638" y="2102440"/>
-            <a:ext cx="6192688" cy="4539660"/>
+            <a:off x="4381333" y="3274096"/>
+            <a:ext cx="2391109" cy="1752845"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
@@ -16242,340 +18921,315 @@
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="3" grpId="0" animBg="1"/>
       <p:bldP spid="11" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
+<file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ion">
   <a:themeElements>
-    <a:clrScheme name="Verde azulado">
+    <a:clrScheme name="Ion">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="373545"/>
+        <a:srgbClr val="1E5155"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="CEDBE6"/>
+        <a:srgbClr val="EBEBEB"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="3494BA"/>
+        <a:srgbClr val="B01513"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="58B6C0"/>
+        <a:srgbClr val="EA6312"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="75BDA7"/>
+        <a:srgbClr val="E6B729"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="7A8C8E"/>
+        <a:srgbClr val="6AAC90"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="84ACB6"/>
+        <a:srgbClr val="54849A"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="2683C6"/>
+        <a:srgbClr val="9E5E9B"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="6B9F25"/>
+        <a:srgbClr val="58C1BA"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="9F6715"/>
+        <a:srgbClr val="9DFFCB"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Ion">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="メイリオ"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="メイリオ"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Ion">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...8 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="64000"/>
+                <a:lumMod val="118000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="92000"/>
+                <a:alpha val="100000"/>
+                <a:lumMod val="110000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...8 lines deleted...]
-                <a:shade val="100000"/>
+                <a:tint val="98000"/>
+                <a:lumMod val="114000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="84000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="rnd" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="rnd" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="28575" cap="rnd" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="38100" dist="25400" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="45000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="63500" dist="38100" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="60000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="tl"/>
+          </a:scene3d>
+          <a:sp3d prstMaterial="plastic">
+            <a:bevelT w="0" h="0"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...7 lines deleted...]
-                <a:tint val="98000"/>
+                <a:tint val="97000"/>
+                <a:hueMod val="88000"/>
                 <a:satMod val="130000"/>
-                <a:shade val="90000"/>
-                <a:lumMod val="103000"/>
+                <a:lumMod val="124000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:tint val="96000"/>
+                <a:shade val="88000"/>
+                <a:hueMod val="108000"/>
+                <a:satMod val="164000"/>
+                <a:lumMod val="76000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="45000" t="65000" r="125000" b="100000"/>
+          </a:path>
         </a:gradFill>
+        <a:blipFill rotWithShape="1">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+            <a:duotone>
+              <a:schemeClr val="phClr">
+                <a:shade val="69000"/>
+                <a:hueMod val="108000"/>
+                <a:satMod val="164000"/>
+                <a:lumMod val="74000"/>
+              </a:schemeClr>
+              <a:schemeClr val="phClr">
+                <a:tint val="96000"/>
+                <a:hueMod val="88000"/>
+                <a:satMod val="140000"/>
+                <a:lumMod val="132000"/>
+              </a:schemeClr>
+            </a:duotone>
+          </a:blip>
+          <a:stretch/>
+        </a:blipFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Ion" id="{B8441ADB-2E43-4AF7-B97A-BD870242C6A8}" vid="{292E63A9-BB86-4E3D-B92A-7223C6510D2E}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -16834,108 +19488,108 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Wisp</Template>
+  <Template>Ion</Template>
   <TotalTime></TotalTime>
-  <Words>1187</Words>
+  <Words>1176</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>150</Paragraphs>
+  <PresentationFormat>Panorámica</PresentationFormat>
+  <Paragraphs>145</Paragraphs>
   <Slides>24</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
-  <MMClips>1</MMClips>
+  <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Fonts Used</vt:lpstr>
+        <vt:lpstr>Fuentes usadas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Theme</vt:lpstr>
+        <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Slide Titles</vt:lpstr>
+        <vt:lpstr>Títulos de diapositiva</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>24</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="29" baseType="lpstr">
-      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Arial Black</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
-      <vt:lpstr>Calibri Light</vt:lpstr>
-      <vt:lpstr>Tema de Office</vt:lpstr>
+      <vt:lpstr>Century Gothic</vt:lpstr>
+      <vt:lpstr>Wingdings 3</vt:lpstr>
+      <vt:lpstr>Ion</vt:lpstr>
       <vt:lpstr>TRADUCCIONES CON “SE” </vt:lpstr>
       <vt:lpstr> TRADUCCIONES CON   “SE”  Páginas 42 y 43 </vt:lpstr>
       <vt:lpstr> Pasiva común con “se” Pasiva  con “se” al final de una oración  </vt:lpstr>
       <vt:lpstr>Pasivas especiales  (pasiva + to infinitive) </vt:lpstr>
       <vt:lpstr>TRADUCCIONES DE LA VOZ PASIVA</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>  Moisture corrodes metal parts.                                   Metal parts corrode     (under moisture conditions)</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>  Moisture corrodes metal parts.   Metal parts corrode (under moisture conditions)</vt:lpstr>
       <vt:lpstr>         Verbos transitivos e intransitivos</vt:lpstr>
       <vt:lpstr>Verbos intransitivos (sin objeto directo) </vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Formas impersonales YOU y ONE </vt:lpstr>
-      <vt:lpstr>          Voz pasiva con elipsis e -ing con elipsis. </vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr> Voz pasiva con elipsis e -ing con elipsis. </vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Pasivas con sujeto consciente o animado</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Pasivas con sujeto consciente o animado </vt:lpstr>
-      <vt:lpstr> Frases verbales pasivas con significado específico: </vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Frases verbales pasivas con significado específico: </vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Presentación de PowerPoint</dc:title>
   <dc:creator>Gladys</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>