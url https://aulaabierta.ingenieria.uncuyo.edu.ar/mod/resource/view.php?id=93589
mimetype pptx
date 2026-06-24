--- v0 (2025-12-06)
+++ v1 (2026-06-24)
@@ -1,30 +1,31 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="m4a" ContentType="audio/mp4"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
@@ -38,50 +39,55 @@
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
@@ -124,103 +130,108 @@
   <Override PartName="/ppt/ink/ink25.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/ppt/ink/ink26.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/ppt/ink/ink27.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/ppt/ink/ink28.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/ppt/ink/ink29.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/ppt/ink/ink30.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/ppt/ink/ink31.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483674" r:id="rId1"/>
     <p:sldMasterId id="2147483688" r:id="rId2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId53"/>
+    <p:notesMasterId r:id="rId58"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="789" r:id="rId3"/>
     <p:sldId id="769" r:id="rId4"/>
     <p:sldId id="791" r:id="rId5"/>
     <p:sldId id="793" r:id="rId6"/>
     <p:sldId id="659" r:id="rId7"/>
     <p:sldId id="774" r:id="rId8"/>
     <p:sldId id="792" r:id="rId9"/>
     <p:sldId id="637" r:id="rId10"/>
     <p:sldId id="638" r:id="rId11"/>
-    <p:sldId id="641" r:id="rId12"/>
-[...39 lines deleted...]
-    <p:sldId id="583" r:id="rId52"/>
+    <p:sldId id="771" r:id="rId12"/>
+    <p:sldId id="575" r:id="rId13"/>
+    <p:sldId id="576" r:id="rId14"/>
+    <p:sldId id="794" r:id="rId15"/>
+    <p:sldId id="795" r:id="rId16"/>
+    <p:sldId id="641" r:id="rId17"/>
+    <p:sldId id="642" r:id="rId18"/>
+    <p:sldId id="643" r:id="rId19"/>
+    <p:sldId id="644" r:id="rId20"/>
+    <p:sldId id="648" r:id="rId21"/>
+    <p:sldId id="783" r:id="rId22"/>
+    <p:sldId id="649" r:id="rId23"/>
+    <p:sldId id="797" r:id="rId24"/>
+    <p:sldId id="798" r:id="rId25"/>
+    <p:sldId id="772" r:id="rId26"/>
+    <p:sldId id="658" r:id="rId27"/>
+    <p:sldId id="651" r:id="rId28"/>
+    <p:sldId id="787" r:id="rId29"/>
+    <p:sldId id="653" r:id="rId30"/>
+    <p:sldId id="654" r:id="rId31"/>
+    <p:sldId id="656" r:id="rId32"/>
+    <p:sldId id="796" r:id="rId33"/>
+    <p:sldId id="660" r:id="rId34"/>
+    <p:sldId id="775" r:id="rId35"/>
+    <p:sldId id="661" r:id="rId36"/>
+    <p:sldId id="780" r:id="rId37"/>
+    <p:sldId id="581" r:id="rId38"/>
+    <p:sldId id="781" r:id="rId39"/>
+    <p:sldId id="663" r:id="rId40"/>
+    <p:sldId id="665" r:id="rId41"/>
+    <p:sldId id="666" r:id="rId42"/>
+    <p:sldId id="785" r:id="rId43"/>
+    <p:sldId id="667" r:id="rId44"/>
+    <p:sldId id="786" r:id="rId45"/>
+    <p:sldId id="670" r:id="rId46"/>
+    <p:sldId id="784" r:id="rId47"/>
+    <p:sldId id="671" r:id="rId48"/>
+    <p:sldId id="584" r:id="rId49"/>
+    <p:sldId id="782" r:id="rId50"/>
+    <p:sldId id="679" r:id="rId51"/>
+    <p:sldId id="790" r:id="rId52"/>
+    <p:sldId id="770" r:id="rId53"/>
+    <p:sldId id="639" r:id="rId54"/>
+    <p:sldId id="640" r:id="rId55"/>
+    <p:sldId id="657" r:id="rId56"/>
+    <p:sldId id="583" r:id="rId57"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="es-AR"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -342,359 +353,203 @@
     <a:srgbClr val="FFCCFF"/>
     <a:srgbClr val="00CC00"/>
     <a:srgbClr val="FFFFFF"/>
     <a:srgbClr val="CC99FF"/>
     <a:srgbClr val="99FF99"/>
     <a:srgbClr val="CCECFF"/>
     <a:srgbClr val="FFFF99"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{0D71AFE8-BB8D-4FC0-B6B3-53BDF6663A46}" v="1" dt="2025-05-19T03:20:11.584"/>
+    <p1510:client id="{FA1C0F4C-9E94-4F57-9345-C79B7EB4054D}" v="8" dt="2026-05-14T20:43:59.190"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15000" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="74" d="100"/>
-          <a:sy n="74" d="100"/>
+          <a:sx n="82" d="100"/>
+          <a:sy n="82" d="100"/>
         </p:scale>
-        <p:origin x="1042" y="283"/>
+        <p:origin x="720" y="77"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId58" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId59" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId63" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId64" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{0D71AFE8-BB8D-4FC0-B6B3-53BDF6663A46}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{0D71AFE8-BB8D-4FC0-B6B3-53BDF6663A46}" dt="2025-05-19T03:20:16.467" v="36"/>
+    <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}"/>
+    <pc:docChg chg="undo custSel addSld modSld sldOrd">
+      <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-05-14T20:44:03.238" v="255" actId="1076"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="delSp del mod delAnim">
-        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{0D71AFE8-BB8D-4FC0-B6B3-53BDF6663A46}" dt="2025-05-19T03:18:52.433" v="31" actId="47"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-05-14T20:37:59.027" v="253" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="2341624265" sldId="277"/>
+          <pc:sldMk cId="815984534" sldId="648"/>
         </pc:sldMkLst>
-        <pc:picChg chg="del">
-          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{0D71AFE8-BB8D-4FC0-B6B3-53BDF6663A46}" dt="2025-05-19T03:16:16.876" v="26" actId="478"/>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-05-14T20:37:59.027" v="253" actId="1076"/>
           <ac:picMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="2341624265" sldId="277"/>
-[...126 lines deleted...]
-            <ac:picMk id="4" creationId="{222A904C-E852-4AED-996C-F361635D8520}"/>
+            <pc:sldMk cId="815984534" sldId="648"/>
+            <ac:picMk id="2" creationId="{7F5E3A67-4BC2-166C-5B04-23DB2C7FDDBE}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{0D71AFE8-BB8D-4FC0-B6B3-53BDF6663A46}" dt="2025-05-19T03:11:26.597" v="21" actId="14100"/>
+        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-05-14T20:44:03.238" v="255" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="2196980981" sldId="670"/>
+          <pc:sldMk cId="1646866485" sldId="658"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{0D71AFE8-BB8D-4FC0-B6B3-53BDF6663A46}" dt="2025-05-19T03:11:26.597" v="21" actId="14100"/>
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-05-14T20:41:50.767" v="254" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="2196980981" sldId="670"/>
-            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            <pc:sldMk cId="1646866485" sldId="658"/>
+            <ac:spMk id="49155" creationId="{00000000-0000-0000-0000-000000000000}"/>
           </ac:spMkLst>
         </pc:spChg>
-      </pc:sldChg>
-[...5 lines deleted...]
-        </pc:sldMkLst>
         <pc:picChg chg="mod">
-          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{0D71AFE8-BB8D-4FC0-B6B3-53BDF6663A46}" dt="2025-05-19T03:17:53.805" v="30" actId="1076"/>
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-05-14T20:44:03.238" v="255" actId="1076"/>
           <ac:picMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1450731442" sldId="771"/>
-[...30 lines deleted...]
-            <ac:picMk id="5" creationId="{452AA806-985E-4FEE-94CC-03A80E783946}"/>
+            <pc:sldMk cId="1646866485" sldId="658"/>
+            <ac:picMk id="2" creationId="{417B7C1A-4AA9-C71F-78AE-C3F3B8E9D21A}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{0D71AFE8-BB8D-4FC0-B6B3-53BDF6663A46}" dt="2025-05-19T00:06:01.322" v="1" actId="14100"/>
+        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-05-14T20:25:34.909" v="249" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="3595190095" sldId="783"/>
+          <pc:sldMk cId="361636809" sldId="769"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...23 lines deleted...]
-          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{0D71AFE8-BB8D-4FC0-B6B3-53BDF6663A46}" dt="2025-05-19T03:16:02.546" v="25" actId="478"/>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-05-14T20:25:34.909" v="249" actId="1076"/>
           <ac:picMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="279455409" sldId="785"/>
-            <ac:picMk id="26" creationId="{698715AF-B55F-4412-9688-1B088E46BBD5}"/>
+            <pc:sldMk cId="361636809" sldId="769"/>
+            <ac:picMk id="2" creationId="{5DE03F90-B572-1B72-ABF3-F70B4055053F}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{0D71AFE8-BB8D-4FC0-B6B3-53BDF6663A46}" dt="2025-05-19T03:10:47.181" v="18" actId="1076"/>
+        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-05-14T20:27:30.267" v="250" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="2152328170" sldId="786"/>
+          <pc:sldMk cId="2724529675" sldId="791"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...1 lines deleted...]
-          <ac:spMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-05-14T20:27:30.267" v="250" actId="1076"/>
+          <ac:picMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="2152328170" sldId="786"/>
-[...2 lines deleted...]
-        </pc:spChg>
+            <pc:sldMk cId="2724529675" sldId="791"/>
+            <ac:picMk id="3" creationId="{F951EF32-5EB2-0536-A298-CEC3AAF66A84}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-05-14T20:30:46.992" v="252" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1134090738" sldId="792"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-05-14T20:30:46.992" v="252" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1134090738" sldId="792"/>
+            <ac:picMk id="3" creationId="{A15B54BD-D2E7-15E0-4734-96B9F6F3A1AC}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-05-14T20:29:21.458" v="251" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3004470930" sldId="793"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Lilia Dieguez" userId="fe6e7e7479d2ae01" providerId="LiveId" clId="{B84157B0-8050-45B6-B865-75F7047FA826}" dt="2026-05-14T20:29:21.458" v="251" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3004470930" sldId="793"/>
+            <ac:picMk id="4" creationId="{5DB9D123-362D-C08C-0F62-342AE1BCE125}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/ink/ink1.xml><?xml version="1.0" encoding="utf-8"?>
 <inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
   <inkml:definitions>
     <inkml:context xml:id="ctx0">
       <inkml:inkSource xml:id="inkSrc0">
         <inkml:traceFormat>
           <inkml:channel name="X" type="integer" max="1366" units="cm"/>
           <inkml:channel name="Y" type="integer" max="768" units="cm"/>
           <inkml:channel name="T" type="integer" max="2.14748E9" units="dev"/>
         </inkml:traceFormat>
         <inkml:channelProperties>
           <inkml:channelProperty channel="X" name="resolution" value="44.20712" units="1/cm"/>
           <inkml:channelProperty channel="Y" name="resolution" value="44.39306" units="1/cm"/>
           <inkml:channelProperty channel="T" name="resolution" value="1" units="1/dev"/>
         </inkml:channelProperties>
       </inkml:inkSource>
       <inkml:timestamp xml:id="ts0" timeString="2020-05-28T19:48:32.526"/>
     </inkml:context>
     <inkml:brush xml:id="br0">
@@ -1673,51 +1528,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8AC643B8-9AC7-4500-A576-35AE5C4DB2D8}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>18/5/2025</a:t>
+              <a:t>14/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de imagen de diapositiva 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1832,51 +1687,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{92295876-3F37-4657-89BC-90924E4C3BD6}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="745570443"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -1942,51 +1797,51 @@
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide47.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de imagen de diapositiva"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
@@ -2059,51 +1914,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>42</a:t>
+              <a:t>47</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="es-AR" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3953894092"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -2388,108 +2243,116 @@
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de subtítulo del patrón</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6AD03CAB-DFF9-446E-A65B-79C77037DBBB}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>18/5/2025</a:t>
+              <a:t>14/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Marcador de número de diapositiva"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7744BE9E-9345-49BE-9C74-11F65C2C012B}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="286392847"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Título y texto vertical">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -2558,108 +2421,116 @@
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6AD03CAB-DFF9-446E-A65B-79C77037DBBB}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>18/5/2025</a:t>
+              <a:t>14/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Marcador de número de diapositiva"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7744BE9E-9345-49BE-9C74-11F65C2C012B}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="650196187"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Título vertical y texto">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Título vertical"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -2738,108 +2609,116 @@
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6AD03CAB-DFF9-446E-A65B-79C77037DBBB}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>18/5/2025</a:t>
+              <a:t>14/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Marcador de número de diapositiva"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7744BE9E-9345-49BE-9C74-11F65C2C012B}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1658265002"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="txAndObj">
   <p:cSld name="Título, texto y objetos">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -3043,66 +2922,74 @@
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{EF911E8B-AB64-40AC-8847-FA3FB897F3BF}" type="slidenum">
               <a:rPr lang="es-ES"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2731195390"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objOnly">
   <p:cSld name="Contenido">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -3221,66 +3108,74 @@
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{97FBF2D5-82EC-43C3-8748-1D7323A6D61F}" type="slidenum">
               <a:rPr lang="es-ES"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2954576490"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Diapositiva de título">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -3428,51 +3323,51 @@
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de subtítulo del patrón</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8EBE7C4C-555E-4654-B561-C671E8AD0178}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>18/5/2025</a:t>
+              <a:t>14/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3557,66 +3452,74 @@
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="531812" y="4529540"/>
             <a:ext cx="779767" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D38B26B9-B58F-49D5-932A-C1F6783FAB63}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1572529527"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Título y objetos">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -3695,51 +3598,51 @@
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8EBE7C4C-555E-4654-B561-C671E8AD0178}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>18/5/2025</a:t>
+              <a:t>14/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3819,66 +3722,74 @@
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D38B26B9-B58F-49D5-932A-C1F6783FAB63}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2906411856"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Encabezado de sección">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -4024,51 +3935,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8EBE7C4C-555E-4654-B561-C671E8AD0178}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>18/5/2025</a:t>
+              <a:t>14/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4130,89 +4041,104 @@
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="7886" y="9778"/>
                   <a:pt x="7915" y="9778"/>
                   <a:pt x="7915" y="9778"/>
                 </a:cubicBezTo>
                 <a:lnTo>
                   <a:pt x="9248" y="5265"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="9303" y="5077"/>
                   <a:pt x="9303" y="4889"/>
                   <a:pt x="9248" y="4701"/>
                 </a:cubicBezTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="531812" y="3244139"/>
             <a:ext cx="779767" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D38B26B9-B58F-49D5-932A-C1F6783FAB63}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1047222511"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Dos objetos">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Title 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -4347,51 +4273,51 @@
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8EBE7C4C-555E-4654-B561-C671E8AD0178}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>18/5/2025</a:t>
+              <a:t>14/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4476,66 +4402,74 @@
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="531812" y="787782"/>
             <a:ext cx="779767" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D38B26B9-B58F-49D5-932A-C1F6783FAB63}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3443520346"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparación">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Title 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -4804,51 +4738,51 @@
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8EBE7C4C-555E-4654-B561-C671E8AD0178}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>18/5/2025</a:t>
+              <a:t>14/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4933,66 +4867,74 @@
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="531812" y="787782"/>
             <a:ext cx="779767" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D38B26B9-B58F-49D5-932A-C1F6783FAB63}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3030846934"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Solo el título">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -5009,51 +4951,51 @@
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8EBE7C4C-555E-4654-B561-C671E8AD0178}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>18/5/2025</a:t>
+              <a:t>14/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5133,66 +5075,74 @@
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D38B26B9-B58F-49D5-932A-C1F6783FAB63}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="217769047"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Título y objetos">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -5261,146 +5211,154 @@
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6AD03CAB-DFF9-446E-A65B-79C77037DBBB}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>18/5/2025</a:t>
+              <a:t>14/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Marcador de número de diapositiva"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7744BE9E-9345-49BE-9C74-11F65C2C012B}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2477046636"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="En blanco">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8EBE7C4C-555E-4654-B561-C671E8AD0178}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>18/5/2025</a:t>
+              <a:t>14/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5480,66 +5438,74 @@
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D38B26B9-B58F-49D5-932A-C1F6783FAB63}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2797732736"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Contenido con título">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -5689,51 +5655,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8EBE7C4C-555E-4654-B561-C671E8AD0178}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>18/5/2025</a:t>
+              <a:t>14/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5813,66 +5779,74 @@
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D38B26B9-B58F-49D5-932A-C1F6783FAB63}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="805512541"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Imagen con título">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -6034,51 +6008,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8EBE7C4C-555E-4654-B561-C671E8AD0178}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>18/5/2025</a:t>
+              <a:t>14/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6163,66 +6137,74 @@
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="531812" y="4983087"/>
             <a:ext cx="779767" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D38B26B9-B58F-49D5-932A-C1F6783FAB63}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="568554240"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Título y descripción">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -6372,51 +6354,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8EBE7C4C-555E-4654-B561-C671E8AD0178}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>18/5/2025</a:t>
+              <a:t>14/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6501,66 +6483,74 @@
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="531812" y="3244139"/>
             <a:ext cx="779767" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D38B26B9-B58F-49D5-932A-C1F6783FAB63}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2657279434"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Cita con descripción">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -6773,51 +6763,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8EBE7C4C-555E-4654-B561-C671E8AD0178}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>18/5/2025</a:t>
+              <a:t>14/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6902,51 +6892,51 @@
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="531812" y="3244139"/>
             <a:ext cx="779767" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D38B26B9-B58F-49D5-932A-C1F6783FAB63}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="TextBox 13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2467652" y="648005"/>
             <a:ext cx="609600" cy="584776"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6994,50 +6984,58 @@
               <a:rPr lang="en-US" sz="8000" baseline="0" dirty="0">
                 <a:ln w="3175" cmpd="sng">
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial"/>
               </a:rPr>
               <a:t>”</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1764149582"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Tarjeta de nombre">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -7109,51 +7107,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8EBE7C4C-555E-4654-B561-C671E8AD0178}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>18/5/2025</a:t>
+              <a:t>14/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7238,66 +7236,74 @@
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="531812" y="4983087"/>
             <a:ext cx="779767" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D38B26B9-B58F-49D5-932A-C1F6783FAB63}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2710075077"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Citar la tarjeta de nombre">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -7429,51 +7435,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8EBE7C4C-555E-4654-B561-C671E8AD0178}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>18/5/2025</a:t>
+              <a:t>14/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7558,51 +7564,51 @@
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="531812" y="4983087"/>
             <a:ext cx="779767" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D38B26B9-B58F-49D5-932A-C1F6783FAB63}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="TextBox 16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2467652" y="648005"/>
             <a:ext cx="609600" cy="584776"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7650,50 +7656,58 @@
               <a:rPr lang="en-US" sz="8000" baseline="0" dirty="0">
                 <a:ln w="3175" cmpd="sng">
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial"/>
               </a:rPr>
               <a:t>”</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="347935276"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Verdadero o falso">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -7825,51 +7839,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8EBE7C4C-555E-4654-B561-C671E8AD0178}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>18/5/2025</a:t>
+              <a:t>14/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7954,66 +7968,74 @@
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="531812" y="4983087"/>
             <a:ext cx="779767" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D38B26B9-B58F-49D5-932A-C1F6783FAB63}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2059050368"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Título y texto vertical">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -8082,51 +8104,51 @@
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8EBE7C4C-555E-4654-B561-C671E8AD0178}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>18/5/2025</a:t>
+              <a:t>14/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8206,66 +8228,74 @@
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D38B26B9-B58F-49D5-932A-C1F6783FAB63}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4248584157"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Título vertical y texto">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -8344,51 +8374,51 @@
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8EBE7C4C-555E-4654-B561-C671E8AD0178}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>18/5/2025</a:t>
+              <a:t>14/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8468,66 +8498,74 @@
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D38B26B9-B58F-49D5-932A-C1F6783FAB63}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1785384645"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Encabezado de sección">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -8672,108 +8710,116 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6AD03CAB-DFF9-446E-A65B-79C77037DBBB}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>18/5/2025</a:t>
+              <a:t>14/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Marcador de número de diapositiva"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7744BE9E-9345-49BE-9C74-11F65C2C012B}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2408320342"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Dos objetos">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -8960,108 +9006,116 @@
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6AD03CAB-DFF9-446E-A65B-79C77037DBBB}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>18/5/2025</a:t>
+              <a:t>14/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="6 Marcador de número de diapositiva"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7744BE9E-9345-49BE-9C74-11F65C2C012B}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3970426063"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparación">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -9382,108 +9436,116 @@
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="6 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6AD03CAB-DFF9-446E-A65B-79C77037DBBB}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>18/5/2025</a:t>
+              <a:t>14/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="7 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="8 Marcador de número de diapositiva"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7744BE9E-9345-49BE-9C74-11F65C2C012B}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4040006679"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Sólo el título">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -9500,203 +9562,219 @@
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6AD03CAB-DFF9-446E-A65B-79C77037DBBB}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>18/5/2025</a:t>
+              <a:t>14/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de número de diapositiva"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7744BE9E-9345-49BE-9C74-11F65C2C012B}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1637822045"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="En blanco">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6AD03CAB-DFF9-446E-A65B-79C77037DBBB}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>18/5/2025</a:t>
+              <a:t>14/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de número de diapositiva"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7744BE9E-9345-49BE-9C74-11F65C2C012B}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1179805627"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Contenido con título">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -9872,108 +9950,116 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6AD03CAB-DFF9-446E-A65B-79C77037DBBB}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>18/5/2025</a:t>
+              <a:t>14/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="6 Marcador de número de diapositiva"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7744BE9E-9345-49BE-9C74-11F65C2C012B}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3912311170"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Imagen con título">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -10125,108 +10211,116 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6AD03CAB-DFF9-446E-A65B-79C77037DBBB}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>18/5/2025</a:t>
+              <a:t>14/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="6 Marcador de número de diapositiva"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7744BE9E-9345-49BE-9C74-11F65C2C012B}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4041734061"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10346,51 +10440,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="6356351"/>
             <a:ext cx="2844800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6AD03CAB-DFF9-446E-A65B-79C77037DBBB}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>18/5/2025</a:t>
+              <a:t>14/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4165600" y="6356351"/>
             <a:ext cx="3860800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -10424,79 +10518,87 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="8737600" y="6356351"/>
             <a:ext cx="2844800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{7744BE9E-9345-49BE-9C74-11F65C2C012B}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3722058781"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483675" r:id="rId1"/>
     <p:sldLayoutId id="2147483676" r:id="rId2"/>
     <p:sldLayoutId id="2147483677" r:id="rId3"/>
     <p:sldLayoutId id="2147483678" r:id="rId4"/>
     <p:sldLayoutId id="2147483679" r:id="rId5"/>
     <p:sldLayoutId id="2147483680" r:id="rId6"/>
     <p:sldLayoutId id="2147483681" r:id="rId7"/>
     <p:sldLayoutId id="2147483682" r:id="rId8"/>
     <p:sldLayoutId id="2147483683" r:id="rId9"/>
     <p:sldLayoutId id="2147483684" r:id="rId10"/>
     <p:sldLayoutId id="2147483685" r:id="rId11"/>
     <p:sldLayoutId id="2147483686" r:id="rId12"/>
     <p:sldLayoutId id="2147483687" r:id="rId13"/>
   </p:sldLayoutIdLst>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="3200" kern="1200">
@@ -10802,50 +10904,57 @@
                     <a:pt x="0" y="35"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="6" y="64"/>
                     <a:pt x="13" y="94"/>
                     <a:pt x="20" y="124"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="20" y="128"/>
                     <a:pt x="21" y="132"/>
                     <a:pt x="22" y="136"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2">
                 <a:alpha val="20000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-GB"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="25" name="Freeform 12"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="2597151" y="2779713"/>
               <a:ext cx="550863" cy="1978025"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="140" h="504">
                   <a:moveTo>
                     <a:pt x="86" y="350"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="103" y="402"/>
@@ -10868,50 +10977,57 @@
                     <a:pt x="0" y="0"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="2" y="20"/>
                     <a:pt x="4" y="41"/>
                     <a:pt x="6" y="61"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="30" y="158"/>
                     <a:pt x="56" y="255"/>
                     <a:pt x="86" y="350"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2">
                 <a:alpha val="20000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-GB"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="26" name="Freeform 13"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="3175001" y="4730750"/>
               <a:ext cx="519113" cy="1209675"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="132" h="308">
                   <a:moveTo>
                     <a:pt x="8" y="22"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="5" y="15"/>
@@ -10939,50 +11055,57 @@
                     <a:pt x="132" y="308"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="113" y="269"/>
                     <a:pt x="94" y="230"/>
                     <a:pt x="77" y="190"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="52" y="135"/>
                     <a:pt x="29" y="79"/>
                     <a:pt x="8" y="22"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2">
                 <a:alpha val="20000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-GB"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="27" name="Freeform 14"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="3305176" y="5630863"/>
               <a:ext cx="146050" cy="309563"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="37" h="79">
                   <a:moveTo>
                     <a:pt x="28" y="79"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="37" y="79"/>
@@ -10990,50 +11113,57 @@
                     <a:pt x="37" y="79"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="24" y="53"/>
                     <a:pt x="12" y="27"/>
                     <a:pt x="0" y="0"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="8" y="27"/>
                     <a:pt x="17" y="53"/>
                     <a:pt x="28" y="79"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2">
                 <a:alpha val="20000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-GB"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="28" name="Freeform 15"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="2573338" y="2817813"/>
               <a:ext cx="700088" cy="2835275"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="178" h="722">
                   <a:moveTo>
                     <a:pt x="162" y="660"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="145" y="618"/>
@@ -11076,50 +11206,57 @@
                     <a:pt x="178" y="722"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="176" y="717"/>
                     <a:pt x="175" y="713"/>
                     <a:pt x="174" y="708"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="169" y="692"/>
                     <a:pt x="165" y="676"/>
                     <a:pt x="162" y="660"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2">
                 <a:alpha val="20000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-GB"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="29" name="Freeform 16"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="2506663" y="285750"/>
               <a:ext cx="90488" cy="2493963"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="23" h="635">
                   <a:moveTo>
                     <a:pt x="11" y="577"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="12" y="581"/>
@@ -11157,50 +11294,57 @@
                     <a:pt x="12" y="0"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="5" y="89"/>
                     <a:pt x="2" y="179"/>
                     <a:pt x="1" y="269"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="0" y="372"/>
                     <a:pt x="3" y="474"/>
                     <a:pt x="11" y="577"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2">
                 <a:alpha val="20000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-GB"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="30" name="Freeform 17"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="2554288" y="2598738"/>
               <a:ext cx="66675" cy="420688"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="17" h="107">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="2" y="19"/>
@@ -11218,50 +11362,57 @@
                     <a:pt x="11" y="46"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="10" y="45"/>
                     <a:pt x="10" y="44"/>
                     <a:pt x="10" y="43"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="7" y="28"/>
                     <a:pt x="3" y="14"/>
                     <a:pt x="0" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2">
                 <a:alpha val="20000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-GB"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="31" name="Freeform 18"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="3143251" y="4757738"/>
               <a:ext cx="161925" cy="873125"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="41" h="222">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="0" y="31"/>
@@ -11299,50 +11450,57 @@
                     <a:pt x="8" y="22"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="8" y="21"/>
                     <a:pt x="7" y="20"/>
                     <a:pt x="7" y="18"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="5" y="12"/>
                     <a:pt x="2" y="6"/>
                     <a:pt x="0" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2">
                 <a:alpha val="20000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-GB"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="32" name="Freeform 19"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="3148013" y="1282700"/>
               <a:ext cx="1768475" cy="3448050"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="450" h="878">
                   <a:moveTo>
                     <a:pt x="7" y="854"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="10" y="772"/>
@@ -11415,50 +11573,57 @@
                     <a:pt x="0" y="859"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="2" y="865"/>
                     <a:pt x="4" y="872"/>
                     <a:pt x="7" y="878"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="7" y="870"/>
                     <a:pt x="7" y="862"/>
                     <a:pt x="7" y="854"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2">
                 <a:alpha val="20000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-GB"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="33" name="Freeform 20"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="3273426" y="5653088"/>
               <a:ext cx="138113" cy="287338"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="35" h="73">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="7" y="24"/>
@@ -11466,50 +11631,57 @@
                     <a:pt x="26" y="73"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="35" y="73"/>
                     <a:pt x="35" y="73"/>
                     <a:pt x="35" y="73"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="23" y="49"/>
                     <a:pt x="11" y="24"/>
                     <a:pt x="0" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2">
                 <a:alpha val="20000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-GB"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="34" name="Freeform 21"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="3143251" y="4656138"/>
               <a:ext cx="31750" cy="188913"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="8" h="48">
                   <a:moveTo>
                     <a:pt x="7" y="44"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="7" y="46"/>
@@ -11527,50 +11699,57 @@
                     <a:pt x="1" y="0"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="0" y="9"/>
                     <a:pt x="0" y="17"/>
                     <a:pt x="0" y="26"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="2" y="32"/>
                     <a:pt x="5" y="38"/>
                     <a:pt x="7" y="44"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2">
                 <a:alpha val="20000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-GB"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="35" name="Freeform 22"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="3211513" y="5410200"/>
               <a:ext cx="203200" cy="530225"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="52" h="135">
                   <a:moveTo>
                     <a:pt x="7" y="18"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="5" y="12"/>
@@ -11598,50 +11777,57 @@
                     <a:pt x="52" y="135"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="41" y="109"/>
                     <a:pt x="32" y="83"/>
                     <a:pt x="24" y="56"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="18" y="43"/>
                     <a:pt x="13" y="31"/>
                     <a:pt x="7" y="18"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2">
                 <a:alpha val="20000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-GB"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="10" name="Group 9"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="27221" y="-786"/>
             <a:ext cx="2356674" cy="6854039"/>
             <a:chOff x="6627813" y="194833"/>
             <a:chExt cx="1952625" cy="5678918"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="11" name="Freeform 27"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="6627813" y="194833"/>
@@ -11717,50 +11903,57 @@
                     <a:pt x="0" y="0"/>
                     <a:pt x="0" y="0"/>
                     <a:pt x="0" y="0"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="0" y="31"/>
                     <a:pt x="1" y="61"/>
                     <a:pt x="1" y="92"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="3" y="131"/>
                     <a:pt x="4" y="170"/>
                     <a:pt x="7" y="210"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-GB"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="12" name="Freeform 28"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="7061201" y="3771900"/>
               <a:ext cx="350838" cy="1309688"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="88" h="330">
                   <a:moveTo>
                     <a:pt x="53" y="229"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="64" y="263"/>
@@ -11786,50 +11979,57 @@
                     <a:pt x="38" y="152"/>
                     <a:pt x="17" y="76"/>
                     <a:pt x="0" y="0"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="2" y="21"/>
                     <a:pt x="4" y="42"/>
                     <a:pt x="7" y="63"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="21" y="119"/>
                     <a:pt x="36" y="174"/>
                     <a:pt x="53" y="229"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-GB"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="13" name="Freeform 29"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="7439026" y="5053013"/>
               <a:ext cx="357188" cy="820738"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="90" h="207">
                   <a:moveTo>
                     <a:pt x="6" y="15"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="4" y="10"/>
@@ -11855,50 +12055,57 @@
                     <a:pt x="90" y="207"/>
                     <a:pt x="90" y="207"/>
                     <a:pt x="90" y="207"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="76" y="180"/>
                     <a:pt x="63" y="152"/>
                     <a:pt x="50" y="123"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="34" y="88"/>
                     <a:pt x="20" y="51"/>
                     <a:pt x="6" y="15"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-GB"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="14" name="Freeform 30"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="7037388" y="3811588"/>
               <a:ext cx="457200" cy="1852613"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="115" h="467">
                   <a:moveTo>
                     <a:pt x="101" y="409"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="93" y="388"/>
@@ -11939,50 +12146,57 @@
                     <a:pt x="107" y="449"/>
                     <a:pt x="111" y="458"/>
                     <a:pt x="115" y="467"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="114" y="464"/>
                     <a:pt x="113" y="461"/>
                     <a:pt x="112" y="458"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="108" y="442"/>
                     <a:pt x="104" y="425"/>
                     <a:pt x="101" y="409"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-GB"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="15" name="Freeform 31"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="6992938" y="1263650"/>
               <a:ext cx="144463" cy="2508250"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="36" h="633">
                   <a:moveTo>
                     <a:pt x="17" y="633"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="15" y="621"/>
@@ -12033,99 +12247,113 @@
                     <a:pt x="0" y="461"/>
                     <a:pt x="2" y="525"/>
                     <a:pt x="7" y="589"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="10" y="603"/>
                     <a:pt x="13" y="618"/>
                     <a:pt x="16" y="632"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="16" y="632"/>
                     <a:pt x="17" y="633"/>
                     <a:pt x="17" y="633"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-GB"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="16" name="Freeform 32"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="7526338" y="5640388"/>
               <a:ext cx="111125" cy="233363"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="28" h="59">
                   <a:moveTo>
                     <a:pt x="22" y="59"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="28" y="59"/>
                     <a:pt x="28" y="59"/>
                     <a:pt x="28" y="59"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="18" y="40"/>
                     <a:pt x="9" y="20"/>
                     <a:pt x="0" y="0"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="6" y="20"/>
                     <a:pt x="13" y="40"/>
                     <a:pt x="22" y="59"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-GB"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="17" name="Freeform 33"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="7021513" y="3598863"/>
               <a:ext cx="68263" cy="423863"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="17" h="107">
                   <a:moveTo>
                     <a:pt x="4" y="54"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="8" y="72"/>
@@ -12146,50 +12374,57 @@
                     <a:pt x="6" y="29"/>
                     <a:pt x="3" y="14"/>
                     <a:pt x="0" y="0"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="0" y="2"/>
                     <a:pt x="0" y="5"/>
                     <a:pt x="0" y="8"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="1" y="23"/>
                     <a:pt x="3" y="39"/>
                     <a:pt x="4" y="54"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-GB"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="18" name="Freeform 34"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="7412038" y="2801938"/>
               <a:ext cx="1168400" cy="2251075"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="294" h="568">
                   <a:moveTo>
                     <a:pt x="8" y="553"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="9" y="501"/>
@@ -12255,99 +12490,113 @@
                     <a:pt x="13" y="445"/>
                     <a:pt x="3" y="497"/>
                     <a:pt x="0" y="549"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="3" y="555"/>
                     <a:pt x="5" y="561"/>
                     <a:pt x="7" y="568"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="7" y="563"/>
                     <a:pt x="7" y="558"/>
                     <a:pt x="8" y="553"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-GB"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="19" name="Freeform 35"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="7494588" y="5664200"/>
               <a:ext cx="100013" cy="209550"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="25" h="53">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="5" y="18"/>
                     <a:pt x="12" y="36"/>
                     <a:pt x="19" y="53"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="25" y="53"/>
                     <a:pt x="25" y="53"/>
                     <a:pt x="25" y="53"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="16" y="36"/>
                     <a:pt x="8" y="18"/>
                     <a:pt x="0" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-GB"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="20" name="Freeform 36"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="7412038" y="5081588"/>
               <a:ext cx="114300" cy="558800"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="29" h="141">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="0" y="30"/>
@@ -12373,50 +12622,57 @@
                     <a:pt x="16" y="98"/>
                     <a:pt x="10" y="60"/>
                     <a:pt x="8" y="22"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="7" y="18"/>
                     <a:pt x="5" y="15"/>
                     <a:pt x="4" y="11"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="2" y="7"/>
                     <a:pt x="1" y="3"/>
                     <a:pt x="0" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-GB"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="21" name="Freeform 37"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="7412038" y="4978400"/>
               <a:ext cx="31750" cy="188913"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="8" h="48">
                   <a:moveTo>
                     <a:pt x="0" y="26"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="1" y="29"/>
@@ -12437,50 +12693,57 @@
                     <a:pt x="5" y="12"/>
                     <a:pt x="3" y="6"/>
                     <a:pt x="0" y="0"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="0" y="1"/>
                     <a:pt x="0" y="3"/>
                     <a:pt x="0" y="4"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="0" y="11"/>
                     <a:pt x="0" y="19"/>
                     <a:pt x="0" y="26"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-GB"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="22" name="Freeform 38"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="7439026" y="5434013"/>
               <a:ext cx="174625" cy="439738"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="44" h="111">
                   <a:moveTo>
                     <a:pt x="11" y="28"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="7" y="19"/>
@@ -12506,88 +12769,102 @@
                     <a:pt x="44" y="111"/>
                     <a:pt x="44" y="111"/>
                     <a:pt x="44" y="111"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="35" y="92"/>
                     <a:pt x="28" y="72"/>
                     <a:pt x="22" y="52"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="18" y="44"/>
                     <a:pt x="15" y="36"/>
                     <a:pt x="11" y="28"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-GB"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rectangle 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="182880" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="tx2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2592924" y="624110"/>
             <a:ext cx="8911687" cy="1280890"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12675,51 +12952,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="10361612" y="6130437"/>
             <a:ext cx="1146283" cy="370396"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8EBE7C4C-555E-4654-B561-C671E8AD0178}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>18/5/2025</a:t>
+              <a:t>14/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2589212" y="6135808"/>
             <a:ext cx="7619999" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -12751,82 +13028,90 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="gray">
           <a:xfrm>
             <a:off x="531812" y="787782"/>
             <a:ext cx="779767" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FEFFFF"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D38B26B9-B58F-49D5-932A-C1F6783FAB63}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="997934324"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483689" r:id="rId1"/>
     <p:sldLayoutId id="2147483690" r:id="rId2"/>
     <p:sldLayoutId id="2147483691" r:id="rId3"/>
     <p:sldLayoutId id="2147483692" r:id="rId4"/>
     <p:sldLayoutId id="2147483693" r:id="rId5"/>
     <p:sldLayoutId id="2147483694" r:id="rId6"/>
     <p:sldLayoutId id="2147483695" r:id="rId7"/>
     <p:sldLayoutId id="2147483696" r:id="rId8"/>
     <p:sldLayoutId id="2147483697" r:id="rId9"/>
     <p:sldLayoutId id="2147483698" r:id="rId10"/>
     <p:sldLayoutId id="2147483699" r:id="rId11"/>
     <p:sldLayoutId id="2147483700" r:id="rId12"/>
     <p:sldLayoutId id="2147483701" r:id="rId13"/>
     <p:sldLayoutId id="2147483702" r:id="rId14"/>
     <p:sldLayoutId id="2147483703" r:id="rId15"/>
     <p:sldLayoutId id="2147483704" r:id="rId16"/>
   </p:sldLayoutIdLst>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="3600" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="85000"/>
               <a:lumOff val="15000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr eaLnBrk="1" hangingPunct="1">
         <a:defRPr>
           <a:solidFill>
             <a:schemeClr val="tx2"/>
           </a:solidFill>
         </a:defRPr>
@@ -13181,243 +13466,263 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media6.m4a"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.m4a"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink9.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink4.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.emf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink9.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink4.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.emf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.emf"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink14.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.emf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink18.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink11.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink10.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink13.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink19.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink17.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink12.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.emf"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media7.m4a"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media7.m4a"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.m4a"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.m4a"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media8.m4a"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media8.m4a"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.m4a"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.m4a"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink21.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink22.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.emf"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.m4a"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.m4a"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink28.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink24.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink25.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink30.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.wmf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.emf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink27.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink29.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink31.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink26.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink28.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink24.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink25.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink30.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.wmf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.emf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink27.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink29.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink31.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink26.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.emf"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.m4a"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.m4a"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.viewzone.com/ufo.graphene.jpg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.es/imgres?imgurl=http://www.viewzone.com/ufo.graphene.jpg&amp;imgrefurl=http://www.viewzone.com/ufopropulsionx.html&amp;usg=___as6z6fnEOWfYu1PFBs2yuml-yY=&amp;h=530&amp;w=636&amp;sz=160&amp;hl=es&amp;start=1&amp;zoom=1&amp;um=1&amp;itbs=1&amp;tbnid=w_GErtnega8eLM:&amp;tbnh=114&amp;tbnw=137&amp;prev=/images?q=graphene&amp;um=1&amp;hl=es&amp;sa=X&amp;rlz=1T4GGLL_esAR392AR393&amp;tbs=isch:1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://images.iop.org/objects/phw/news/14/10/3/nobel2.jpg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.viewzone.com/ufo.graphene.jpg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.es/imgres?imgurl=http://www.viewzone.com/ufo.graphene.jpg&amp;imgrefurl=http://www.viewzone.com/ufopropulsionx.html&amp;usg=___as6z6fnEOWfYu1PFBs2yuml-yY=&amp;h=530&amp;w=636&amp;sz=160&amp;hl=es&amp;start=1&amp;zoom=1&amp;um=1&amp;itbs=1&amp;tbnid=w_GErtnega8eLM:&amp;tbnh=114&amp;tbnw=137&amp;prev=/images?q=graphene&amp;um=1&amp;hl=es&amp;sa=X&amp;rlz=1T4GGLL_esAR392AR393&amp;tbs=isch:1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://images.iop.org/objects/phw/news/14/10/3/nobel2.jpg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media5.m4a"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media5.m4a"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Título 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C597AA4-BC69-4295-8919-4F516B1E9B66}"/>
@@ -13469,55 +13774,1206 @@
                 <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="es-AR" sz="5400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="006666"/>
                 </a:solidFill>
                 <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Y COMPARATIVOS ESPECIALES</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="674256761"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Imagen 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{121102A5-8C5C-49C2-9C3F-6EF1EAF3FBD1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="692727" y="0"/>
+            <a:ext cx="10806545" cy="6767426"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Sonido grabado">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0567320-ECF8-8F1E-3FF1-3D9053C7A48F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5851525" y="3184525"/>
+            <a:ext cx="487363" cy="487363"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1450731442"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="93955" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12290" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="006600"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="C0C0C0"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>COMPARACIÓN DE ADJETIVOS Y ADVERBIOS</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-ES" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="006600"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="C0C0C0"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="es-ES" sz="3600" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="006600"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                  <a:srgbClr val="C0C0C0"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16387" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:solidFill>
+            <a:srgbClr val="FFFF00"/>
+          </a:solidFill>
+          <a:ln w="57150">
+            <a:solidFill>
+              <a:srgbClr val="00CC00"/>
+            </a:solidFill>
+            <a:extLst>
+              <a:ext uri="{C807C97D-BFC1-408E-A445-0C87EB9F89A2}">
+                <ask:lineSketchStyleProps xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes">
+                  <ask:type>
+                    <ask:lineSketchScribble/>
+                  </ask:type>
+                </ask:lineSketchStyleProps>
+              </a:ext>
+            </a:extLst>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0"/>
+              <a:t>                                     		</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0"/>
+              <a:t>							</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0"/>
+              <a:t>EXHIBITION</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0"/>
+              <a:t>AN						EXHIBITION</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0"/>
+              <a:t>A		           	COMPUTER 	EXHIBITION</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0"/>
+              <a:t>A        </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>LARGE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0"/>
+              <a:t>    	COMPUTER        EXHIBITION</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0"/>
+              <a:t>A       LARG</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>ER </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0"/>
+              <a:t>	COMPUTER 	EXHIBITION </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" err="1"/>
+              <a:t>than</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" err="1"/>
+              <a:t>another</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" b="1" u="sng" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>THE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0"/>
+              <a:t>   LARG</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>EST </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0"/>
+              <a:t>   COMPUTER	EXHIBITION </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0"/>
+              <a:t>(in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" err="1"/>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" err="1"/>
+              <a:t>world</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" b="1" u="sng" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3268859013"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17410" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1895460" y="765175"/>
+            <a:ext cx="8401080" cy="5360988"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:srgbClr val="FFFF00"/>
+          </a:solidFill>
+          <a:ln w="76200">
+            <a:solidFill>
+              <a:srgbClr val="00CC00"/>
+            </a:solidFill>
+            <a:extLst>
+              <a:ext uri="{C807C97D-BFC1-408E-A445-0C87EB9F89A2}">
+                <ask:lineSketchStyleProps xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes">
+                  <ask:type>
+                    <ask:lineSketchScribble/>
+                  </ask:type>
+                </ask:lineSketchStyleProps>
+              </a:ext>
+            </a:extLst>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="es-ES" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0"/>
+              <a:t>a							</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0" err="1"/>
+              <a:t>location</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" b="1" u="sng" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0"/>
+              <a:t>a             	 	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0" err="1"/>
+              <a:t>convenient</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0" err="1"/>
+              <a:t>location</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" b="1" u="sng" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0"/>
+              <a:t>a	  	  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0" err="1"/>
+              <a:t>very</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0"/>
+              <a:t> 	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0" err="1"/>
+              <a:t>convenient</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0" err="1"/>
+              <a:t>location</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" b="1" u="sng" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0" err="1"/>
+              <a:t>an</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0"/>
+              <a:t>   </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0" err="1"/>
+              <a:t>extremelly</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0"/>
+              <a:t> 	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0" err="1"/>
+              <a:t>convenient</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0"/>
+              <a:t> 	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0" err="1"/>
+              <a:t>locacion</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" b="1" u="sng" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0"/>
+              <a:t>a 	   	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>more 	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>convenient</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0" err="1"/>
+              <a:t>location</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" dirty="0"/>
+              <a:t>					          (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" dirty="0" err="1"/>
+              <a:t>than</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" dirty="0" err="1"/>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" dirty="0" err="1"/>
+              <a:t>previous</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" dirty="0" err="1"/>
+              <a:t>ones</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t> 	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>most</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t> 	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>convenient</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0" err="1"/>
+              <a:t>location</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" u="sng" dirty="0"/>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" dirty="0"/>
+              <a:t>of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" dirty="0" err="1"/>
+              <a:t>all</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" b="1" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="937333446"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F8F6469-8292-F22C-8ACA-745485FB38B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457201" y="405245"/>
+            <a:ext cx="11047412" cy="5505977"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>Gravity is the strongest of the four fundamental forces over cosmic distances. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>Quantum entanglement is less intuitive than classical mechanics.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>Steel is more resistant to tension than concrete.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>The Golden Gate Bridge is one of the longest suspension bridges in the world. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>The new turbine operates as efficiently as the previous model. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>Brushless DC motors are generally more durable than brushed DC motors due to fewer wearing parts. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>A stiffer frame is less susceptible to vibration, making the robot's movements more precise and easier to control. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>The step response was less stable than expected after tuning the gain. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>A microcontroller often has the smallest footprint compared to a full microprocessor system.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2043595859"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ACBEB1E-D7C2-777A-7911-C3D4773B8BCF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="945573" y="415636"/>
+            <a:ext cx="10559039" cy="5495586"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>A skylight provides more natural light than a standard vertical window. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>Modern cross-laminated timber (CLT) is far more sustainable as a structural material than traditional steel and concrete, although it is slightly heavier for the same load capacity.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>Gothic cathedrals are designed to be as structurally sound as they are aesthetically pleasing. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>Frank Lloyd Wright's Fallingwater is considered one of the most beautiful examples of organic architecture.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>Achieving Passive House standards results in better long-term energy performance and fewer heating degree-days than conventional high-efficiency construction.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="925282523"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Imagen 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7372AAC1-21BD-4CF9-BA56-E4C211E762FF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
@@ -13633,61 +15089,61 @@
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="6922440" y="3053160"/>
                 <a:ext cx="469440" cy="153720"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </mc:Fallback>
       </mc:AlternateContent>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2441593425"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="127300"/>
+      <p:transition p14:dur="10"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="127300"/>
+      <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="38914" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -13724,61 +15180,61 @@
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="425003" y="2420939"/>
             <a:ext cx="11333408" cy="2447925"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="633855805"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="86634"/>
+      <p:transition p14:dur="10"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="86634"/>
+      <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="39938" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -14177,863 +15633,61 @@
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="6717240" y="5491080"/>
                 <a:ext cx="1308600" cy="153720"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </mc:Fallback>
       </mc:AlternateContent>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="594692218"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="77028"/>
+      <p:transition p14:dur="10"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="77028"/>
+      <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
-[...802 lines deleted...]
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="40962" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -16046,60 +16700,60 @@
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-MX" b="1" dirty="0"/>
               <a:t>Página 62</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="347959514"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="45176"/>
+      <p:transition p14:dur="10"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="45176"/>
+      <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="44035" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -16212,81 +16866,81 @@
           </a:p>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:buFontTx/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:endParaRPr lang="es-ES" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Imagen 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{295F5D64-B70E-44AC-918A-D12AA43F0A7B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9540047" y="3125"/>
             <a:ext cx="2665044" cy="2005767"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Imagen 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{123BC2F7-B524-425C-8E9A-FFE1ED9E6A65}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9540047" y="2211344"/>
             <a:ext cx="2689939" cy="2069184"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="CuadroTexto 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F034C69-CE67-426D-8BC6-D2FC06E48291}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -16338,72 +16992,385 @@
                   </a:outerShdw>
                 </a:effectLst>
                 <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               </a:rPr>
               <a:t>cada vez más</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-ES" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" sz="3600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Sonido grabado">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F5E3A67-4BC2-166C-5B04-23DB2C7FDDBE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7568358" y="5209268"/>
+            <a:ext cx="487363" cy="487363"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="815984534"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="104041"/>
+      <p:transition p14:dur="10"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="104041"/>
+      <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="99801" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Marcador de contenido 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F955D144-94A4-4FDA-A336-C759AF1CEE85}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4"/>
+          <a:srcRect b="53658"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-373487" y="504067"/>
+            <a:ext cx="12827358" cy="5381578"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Sonido grabado">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DE03F90-B572-1B72-ABF3-F70B4055053F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5692905" y="5641963"/>
+            <a:ext cx="487363" cy="487363"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="361636809"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="194820" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rectángulo 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C06E6717-33DC-4938-9A25-64B6BCF740F0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -16537,50 +17504,58 @@
           </a:gradFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0"/>
               <a:t>“Un experto es aquel que sabe cada vez más sobre cada vez menos hasta que sabe absolutamente todo sobre nada.”</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3595190095"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
@@ -16618,52 +17593,52 @@
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="7" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="45058" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -16953,129 +17928,267 @@
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-MX" b="1" dirty="0"/>
               <a:t>Página 63</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="420819168"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="34342"/>
+      <p:transition p14:dur="10"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="34342"/>
+      <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="4" name="Marcador de contenido 3">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F955D144-94A4-4FDA-A336-C759AF1CEE85}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7648F153-D25B-6021-CFF8-E5C0F2DB1F01}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...1 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvPicPr>
-[...4 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-373487" y="504067"/>
-            <a:ext cx="12827358" cy="5381578"/>
+            <a:off x="893618" y="176645"/>
+            <a:ext cx="10610994" cy="5734577"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>As robotic systems integrate advanced sensors and AI, their decision-making processes are becoming more and more complex.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>The miniaturization of components means that the average size of embedded systems is getting smaller and smaller. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>With decentralized control architectures, systems are becoming less and less reliant on a single central processor.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="361636809"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3975784344"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="471475"/>
+      <p:transition p14:dur="10"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="471475"/>
+      <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C6C9215-CEA2-818B-D3D2-64E9178F6DF8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA547EB2-17C7-B770-980B-006C1E3D0836}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>Driven by climate goals, architects are prioritizing sustainable sourcing, making certified timber more and more common in commercial construction. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>The cost of installing photovoltaic panels on rooftops is becoming less and less of an obstacle for residential builders. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>To maximize natural light, glass facades are becoming wider and wider on high-rise buildings.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="679584812"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Marcador de contenido 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1877D85F-E49A-4A38-AD82-F9D725B592ED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -17289,89 +18402,89 @@
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-MX" b="1" dirty="0"/>
               <a:t>Página 61</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2231858290"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="37336"/>
+      <p:transition p14:dur="10"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="37336"/>
+      <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="49155" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2045593" y="1905000"/>
+            <a:off x="1880315" y="1943878"/>
             <a:ext cx="8229600" cy="4099655"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="609600" indent="-609600">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3000" b="1" dirty="0"/>
               <a:t>4. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3000" b="1" u="sng" dirty="0">
                 <a:highlight>
                   <a:srgbClr val="FFFF00"/>
                 </a:highlight>
               </a:rPr>
               <a:t>The</a:t>
             </a:r>
             <a:r>
@@ -17525,72 +18638,194 @@
           <p:cNvPr id="4" name="Título 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1880315" y="624110"/>
             <a:ext cx="9624297" cy="1280890"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0"/>
               <a:t>The +comparative, the +comparative</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Sonido grabado">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{417B7C1A-4AA9-C71F-78AE-C3F3B8E9D21A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9742390" y="3566197"/>
+            <a:ext cx="487363" cy="487363"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1646866485"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="194031"/>
+      <p:transition p14:dur="10"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="194031"/>
+      <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="117032" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1026" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -17908,50 +19143,58 @@
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="488637182"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
@@ -18035,51 +19278,51 @@
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="3" grpId="0" animBg="1"/>
       <p:bldP spid="4" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectángulo 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90B84CF6-90AA-434D-823E-C5BEF68C6D3E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -18332,54 +19575,62 @@
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3543375365"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2050" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -18575,50 +19826,58 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>cuanto más relajado estás , mejor estás en todo; mejor estás con tus seres queridos, mejor estás con tus enemigos, mejor estás en tu trabajo, mejor estás contigo mismo.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2910910473"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
@@ -18702,51 +19961,51 @@
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="3" grpId="0" animBg="1"/>
       <p:bldP spid="4" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3074" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -18956,60 +20215,270 @@
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Bradley Hand ITC" panose="03070402050302030203" pitchFamily="66" charset="0"/>
               </a:rPr>
               <a:t>cuanto más larga (sea/es) la espera, más dulce (es/será) el beso</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4082480513"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="26328"/>
+      <p:transition p14:dur="10"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="26328"/>
+      <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Marcador de contenido 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F955D144-94A4-4FDA-A336-C759AF1CEE85}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4"/>
+          <a:srcRect l="5117" t="48233" r="4695" b="27987"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="103031" y="1941113"/>
+            <a:ext cx="11990231" cy="3609681"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Sonido grabado">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F951EF32-5EB2-0536-A298-CEC3AAF66A84}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="5746527"/>
+            <a:ext cx="487363" cy="487363"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2724529675"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="97739" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="48132" name="Picture 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -19048,229 +20517,327 @@
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3313692294"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="15277"/>
+      <p:transition p14:dur="10"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="15277"/>
+      <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F598C49-940D-FB9A-F0C9-7E5B7A7364D3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="737755" y="758536"/>
+            <a:ext cx="10766857" cy="5152686"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>The higher the sampling rate of the ADC, the more accurately the digital system can represent the continuous signal.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>The smaller the gear ratio reduction, the faster the robot arm's end-effector will move, but the less torque it will have.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>The thicker the building's exterior insulation, the less energy will be required for heating and cooling, resulting in lower operational costs.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>The more centrally located the core, the more evenly the structural loads are distributed across the plan, leading to a safer design.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>Building with locally-sourced timber is better for the environment, cheaper for the client, and ultimately leads to a more unique architectural expression.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="233139256"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1981200" y="620688"/>
+            <a:off x="1981200" y="641470"/>
             <a:ext cx="8967216" cy="5760640"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2500" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2500" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2500" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2500" dirty="0"/>
               <a:t>15. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0"/>
               <a:t>Most of the </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
                 <a:highlight>
                   <a:srgbClr val="EAEAEA"/>
                 </a:highlight>
               </a:rPr>
               <a:t>people</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2500" dirty="0"/>
               <a:t>involved with the API work volunteered to write this new book.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2500" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2500" dirty="0"/>
               <a:t>17. These systems, or combinations of the various items discussed above, meet </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
                 <a:highlight>
                   <a:srgbClr val="EAEAEA"/>
                 </a:highlight>
               </a:rPr>
               <a:t>most </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" b="1" dirty="0" err="1">
+              <a:rPr lang="es-AR" sz="2500" b="1" dirty="0" err="1">
                 <a:highlight>
                   <a:srgbClr val="EAEAEA"/>
                 </a:highlight>
               </a:rPr>
               <a:t>environmental</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" b="1" dirty="0">
+              <a:rPr lang="es-AR" sz="2500" b="1" dirty="0">
                 <a:highlight>
                   <a:srgbClr val="EAEAEA"/>
                 </a:highlight>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" b="1" dirty="0" err="1">
+              <a:rPr lang="es-AR" sz="2500" b="1" dirty="0" err="1">
                 <a:highlight>
                   <a:srgbClr val="EAEAEA"/>
                 </a:highlight>
               </a:rPr>
               <a:t>requirements</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" b="1" dirty="0">
+              <a:rPr lang="es-AR" sz="2500" b="1" dirty="0">
                 <a:highlight>
                   <a:srgbClr val="EAEAEA"/>
                 </a:highlight>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" b="1" dirty="0"/>
+            <a:endParaRPr lang="es-AR" sz="2500" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3422778429"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="45727"/>
+      <p:transition p14:dur="10"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="45727"/>
+      <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectángulo 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37BE8C9A-A884-418B-9C86-E4129CD23F05}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -19340,60 +20907,60 @@
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5187996" y="3557271"/>
             <a:ext cx="6019583" cy="2786042"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2470482693"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="72665"/>
+      <p:transition p14:dur="10"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="72665"/>
+      <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -19474,140 +21041,60 @@
               <a:t>oil</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="3000" dirty="0">
                 <a:highlight>
                   <a:srgbClr val="EAEAEA"/>
                 </a:highlight>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1454926796"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="15268"/>
+      <p:transition p14:dur="10"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="15268"/>
+      <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-[...79 lines deleted...]
-<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Marcador de contenido 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DE8C5C0-5DFE-43BB-A9BD-7F65BF71E6C9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -19828,60 +21315,60 @@
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="1519920" y="4258440"/>
                 <a:ext cx="2121480" cy="154080"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </mc:Fallback>
       </mc:AlternateContent>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2493002199"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="57973"/>
+      <p:transition p14:dur="10"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="57973"/>
+      <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -20422,60 +21909,60 @@
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" dirty="0"/>
               <a:t>. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" b="1" dirty="0" err="1"/>
               <a:t>adverb</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2772983593"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="148591"/>
+      <p:transition p14:dur="10"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="148591"/>
+      <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Título 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D569A983-E4EB-4665-94EE-102C1A8B78B4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -20573,60 +22060,60 @@
                   <a:srgbClr val="FFCCFF"/>
                 </a:highlight>
               </a:rPr>
               <a:t>investment</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> in every business field.</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4058785999"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="35094"/>
+      <p:transition p14:dur="10"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="35094"/>
+      <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -20779,60 +22266,60 @@
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-MX" b="1" dirty="0"/>
               <a:t>Página 64</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="649356008"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="70103"/>
+      <p:transition p14:dur="10"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="70103"/>
+      <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -20909,60 +22396,405 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Aquí FURTHER, está funcionando como conector, con el significado de ADEMÁS.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2774672088"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="44128"/>
+      <p:transition p14:dur="10"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="44128"/>
+      <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="639427"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000" b="1" dirty="0" err="1"/>
+              <a:t>Cuidado</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="4000" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Marcador de contenido 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="643944" y="1120462"/>
+            <a:ext cx="11484735" cy="5172411"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="3400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3400" dirty="0"/>
+              <a:t>The + </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3400" dirty="0" err="1"/>
+              <a:t>MOST+adjetivo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3400" dirty="0">
+                <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              </a:rPr>
+              <a:t> el/la/s </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3400" dirty="0" err="1">
+                <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              </a:rPr>
+              <a:t>más</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3400" dirty="0">
+                <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              </a:rPr>
+              <a:t> ó el mayor…</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="3400" dirty="0">
+              <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3400" dirty="0">
+                <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              </a:rPr>
+              <a:t>(the) MOST (of) + </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3400" dirty="0" err="1">
+                <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              </a:rPr>
+              <a:t>sustantivo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3400" dirty="0">
+                <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              </a:rPr>
+              <a:t> (plural o </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3400" dirty="0" err="1">
+                <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              </a:rPr>
+              <a:t>incontable</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3400" dirty="0">
+                <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              </a:rPr>
+              <a:t>)  La </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3400" dirty="0" err="1">
+                <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              </a:rPr>
+              <a:t>mayoría</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3400" dirty="0">
+                <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              </a:rPr>
+              <a:t> de….</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="3400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3400"/>
+              <a:t>(A) MOST </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3400" dirty="0"/>
+              <a:t>+ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3400" dirty="0" err="1"/>
+              <a:t>adjetivo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3400" dirty="0"/>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3400" dirty="0" err="1"/>
+              <a:t>adverbio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3400" dirty="0">
+                <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3400" dirty="0" err="1">
+                <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              </a:rPr>
+              <a:t>Muy</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="3400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="3400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Sonido grabado">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DB9D123-362D-C08C-0F62-342AE1BCE125}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7838946" y="1004552"/>
+            <a:ext cx="487363" cy="487363"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3004470930"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="91250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="4"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -21033,54 +22865,62 @@
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2600" b="1" dirty="0"/>
               <a:t>Further</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2600" dirty="0"/>
               <a:t>, salt inhibits the transport of water via osmosis to the plant.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2160031200"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Marcador de contenido 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29F829FB-05ED-4A31-A47A-859FC2548048}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -21916,60 +23756,60 @@
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0"/>
               <a:t>Página 65</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="279455409"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="164913"/>
+      <p:transition p14:dur="10"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="164913"/>
+      <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -22107,60 +23947,60 @@
             <a:r>
               <a:rPr lang="en-US" sz="3000" dirty="0"/>
               <a:t>striking proof of this phenomenon.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="3000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="757983406"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="47754"/>
+      <p:transition p14:dur="10"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="47754"/>
+      <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Marcador de contenido 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7486EDBC-7591-4D9F-BAA6-997171A23F8A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -22254,60 +24094,60 @@
               <a:t>freestate</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3400" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" sz="3400" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-AR" sz="3400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2152328170"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="46105"/>
+      <p:transition p14:dur="10"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="46105"/>
+      <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -22624,50 +24464,58 @@
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0"/>
               <a:t>Page 65</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2196980981"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
@@ -22705,266 +24553,51 @@
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="2" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-[...214 lines deleted...]
-<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Marcador de contenido 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{574BC8EE-3E06-4DC7-A1CC-A8020E8EC467}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -23013,60 +24646,60 @@
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-MX" b="1" dirty="0"/>
               <a:t>Página 66</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1691945767"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="141869"/>
+      <p:transition p14:dur="10"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="141869"/>
+      <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="54274" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -23460,60 +25093,60 @@
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="2800" b="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" sz="2800" b="1" dirty="0" err="1"/>
               <a:t>previously</a:t>
             </a:r>
             <a:endParaRPr lang="es-ES" sz="2800" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3306187128"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="65073"/>
+      <p:transition p14:dur="10"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="65073"/>
+      <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17410" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -24108,60 +25741,60 @@
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-ES" sz="3000" b="1" dirty="0" err="1"/>
               <a:t>damage</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-ES" sz="3000" b="1" dirty="0"/>
               <a:t>. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3788153284"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="92124"/>
+      <p:transition p14:dur="10"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="92124"/>
+      <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Marcador de contenido 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5FF52C-0D1C-4E0A-BBDA-106A0C5717C3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -24176,54 +25809,62 @@
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1266151" y="1098191"/>
             <a:ext cx="9659698" cy="4220164"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2641947282"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="61443" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -24406,54 +26047,294 @@
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>cualquier</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" dirty="0">
                 <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> material. Cuanto más masivo es un objeto, más fuerza se requiere para ponerlo en movimiento. Todos los cuerpos consisten de materia. Nuestros sentidos de la vista y del tacto nos dicen generalmente que un objeto ocupa espacio. En el caso de los gases incoloros, inodoros e insípidos (como el aire), nuestros sentidos pueden fallarnos.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2681951816"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="50178" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="838200" indent="-838200"/>
+            <a:r>
+              <a:rPr lang="es-ES" sz="4000" b="1"/>
+              <a:t>Usos de MOST</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-ES" sz="4000"/>
+            </a:br>
+            <a:endParaRPr lang="es-ES" sz="4000"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="50179" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1236372" y="2133600"/>
+            <a:ext cx="10268240" cy="3777622"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="609600" indent="-609600">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0"/>
+              <a:t>7. Most</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t> of the water </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0" err="1">
+                <a:highlight>
+                  <a:srgbClr val="EAEAEA"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>vapour</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="EAEAEA"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t> i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>n the air comes from the sea.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="609600" indent="-609600">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>8. This is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFCCFF"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFCCFF"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>most</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFCCFF"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t> powerful </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>motor.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="609600" indent="-609600">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>9. This is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFFCC"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFFCC"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>most </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFFCC"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>powerful </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="EAEAEA"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>motor</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t> we can manufacture.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="609600" indent="-609600">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0"/>
+              <a:t>10. Most</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="EAEAEA"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>rocks</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t> are mixtures of different substances.</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" sz="2800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1292932201"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Título 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E542E35-F9EF-44BC-976C-C9FF564A306F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -24540,54 +26421,62 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1909992" y="5970705"/>
             <a:ext cx="5925377" cy="257211"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3660590882"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Marcador de contenido 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4916862B-7475-43AF-A1F1-47809BECBF5C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -24602,54 +26491,62 @@
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="263740" y="721325"/>
             <a:ext cx="11664519" cy="5415349"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="33586784"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="35842" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -25279,60 +27176,60 @@
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6984258" y="3618872"/>
             <a:ext cx="3420131" cy="3023227"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3954159618"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="60299"/>
+      <p:transition p14:dur="10"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="60299"/>
+      <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="36866" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -26230,54 +28127,62 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1552632" y="6295126"/>
             <a:ext cx="6354062" cy="247685"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="959293209"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="47106" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -26722,292 +28627,60 @@
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="10271160" y="4910400"/>
                 <a:ext cx="379800" cy="136080"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </mc:Fallback>
       </mc:AlternateContent>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2504274501"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="81708"/>
+      <p:transition p14:dur="10"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="81708"/>
+      <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-[...231 lines deleted...]
-<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="21506" name="3 Marcador de contenido"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -27060,50 +28733,58 @@
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Para un ingeniero civil, no hay tal cosa como un “pequeño error.”</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1639761610"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -27707,54 +29388,54 @@
             <a:r>
               <a:rPr lang="es-AR" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3215279502"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="114950"/>
+      <p:transition p14:dur="10"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="114950"/>
+      <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Título 1"/>
@@ -27769,74 +29450,204 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Marcador de contenido 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F955D144-94A4-4FDA-A336-C759AF1CEE85}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId4"/>
           <a:srcRect l="4213" t="76901" r="5418" b="1132"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="296214" y="2305317"/>
             <a:ext cx="11459062" cy="2137893"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Sonido grabado">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A15B54BD-D2E7-15E0-4734-96B9F6F3A1AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5608637" y="4938681"/>
+            <a:ext cx="487363" cy="487363"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1134090738"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="49907" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="34818" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
@@ -28141,54 +29952,54 @@
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-MX" b="1" dirty="0"/>
               <a:t>Página 61</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1256939559"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="37081"/>
+      <p:transition p14:dur="10"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="37081"/>
+      <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Marcador de contenido"/>
@@ -28303,68 +30114,190 @@
           <a:xfrm>
             <a:off x="10619232" y="426720"/>
             <a:ext cx="1356868" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg2"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-MX" b="1" dirty="0"/>
               <a:t>Página 61</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Sonido grabado">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{142140C3-BAF4-7324-2019-ACA90571E4A1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5851525" y="3184525"/>
+            <a:ext cx="487363" cy="487363"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2601617749"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="34268"/>
+      <p:transition p14:dur="10"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="34268"/>
+      <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="67356" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="2_Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -29148,138 +31081,143 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>2107</Words>
+  <Words>2554</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Widescreen</PresentationFormat>
-[...1 lines deleted...]
-  <Slides>50</Slides>
+  <PresentationFormat>Panorámica</PresentationFormat>
+  <Paragraphs>204</Paragraphs>
+  <Slides>55</Slides>
   <Notes>1</Notes>
-  <HiddenSlides>0</HiddenSlides>
-  <MMClips>0</MMClips>
+  <HiddenSlides>5</HiddenSlides>
+  <MMClips>8</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Fonts Used</vt:lpstr>
+        <vt:lpstr>Fuentes usadas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Theme</vt:lpstr>
+        <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Slide Titles</vt:lpstr>
+        <vt:lpstr>Títulos de diapositiva</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>50</vt:i4>
+        <vt:i4>55</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="61" baseType="lpstr">
+    <vt:vector size="66" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Arial Black</vt:lpstr>
       <vt:lpstr>Arial Narrow</vt:lpstr>
       <vt:lpstr>Bradley Hand ITC</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Century Gothic</vt:lpstr>
       <vt:lpstr>Garamond</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Wingdings 3</vt:lpstr>
       <vt:lpstr>2_Tema de Office</vt:lpstr>
       <vt:lpstr>Espiral</vt:lpstr>
       <vt:lpstr>COMPARACIÓN DE ADJETIVOS Y ADVERBIOS  Y COMPARATIVOS ESPECIALES</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Cuidado</vt:lpstr>
       <vt:lpstr>Usos de MOST </vt:lpstr>
       <vt:lpstr>MOST</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>COMPARACIÓN DE ADJETIVOS Y ADVERBIOS </vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Oil can be…</vt:lpstr>
       <vt:lpstr>Oil companies are making cleaner gasoline…</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Lufkin´s Oilfield Service Group</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>The +comparative, the +comparative</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-[...7 lines deleted...]
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>FURTHER</vt:lpstr>
       <vt:lpstr>FURTHER   (verb)</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>     INTENSIFICADORES DE LOS ADJETIVOS</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>FRASES Y CONECTORES QUE CONTIENEN COMPARATIVOS </vt:lpstr>
       <vt:lpstr>Murphy's technology laws </vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>A computer exhibition</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr> Facts on the Nobel Prize in Physics </vt:lpstr>
       <vt:lpstr>Graphene: A Super-Speed Semiconductor? </vt:lpstr>
       <vt:lpstr>Properties…</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Presentación de PowerPoint</dc:title>
   <dc:creator>Gladys</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>